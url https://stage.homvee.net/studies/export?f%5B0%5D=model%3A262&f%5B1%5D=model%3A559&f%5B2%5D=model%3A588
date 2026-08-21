--- v0 (2026-06-18)
+++ v1 (2026-08-21)
@@ -3317,51 +3317,51 @@
       </c>
       <c r="B98" s="1" t="s">
         <v>211</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E98" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="E99" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="1" t="s">
         <v>216</v>