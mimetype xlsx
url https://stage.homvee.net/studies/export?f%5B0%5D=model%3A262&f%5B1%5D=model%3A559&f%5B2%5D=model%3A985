--- v0 (2026-06-18)
+++ v1 (2026-08-30)
@@ -2472,51 +2472,51 @@
       </c>
       <c r="B67" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="1" t="s">
         <v>151</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>152</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E68" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="1" t="s">
         <v>153</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>154</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="1" t="s">
         <v>155</v>