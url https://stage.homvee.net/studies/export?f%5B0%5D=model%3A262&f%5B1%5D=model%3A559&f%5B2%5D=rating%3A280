--- v0 (2026-06-25)
+++ v1 (2026-08-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV015181</t>
   </si>
   <si>
     <t>Albritton, S., Klotz, J., &amp; Roberson, T. (2003). Parents as Teachers: Advancing parent  involvement in a child’s education. Paper presented at the annual meeting  of the Mid-South Educational Research Association, Biloxi, MS.</t>
   </si>
   <si>
     <t>Parents as Teachers (PAT)®</t>
   </si>
   <si>
@@ -93,56 +93,50 @@
     <t>Coates, D. (December 26, 1996).  One-year update on Stanford scores of students - early childhood evaluation  study group. Memo to Jere Hochman.</t>
   </si>
   <si>
     <t>WWHV004958</t>
   </si>
   <si>
     <t>Coleman, M., Rowland, B., &amp; Hutchens, B. (1997,  November). Parents  as teachers: Policy implications for early school intervention. Paper  presented at the annual conference of the NFCR Fatherhood and Motherhood in a  Diverse and Changing World, Arlington, VA.</t>
   </si>
   <si>
     <t>WWHV075056</t>
   </si>
   <si>
     <t>Lahti, M., Evans, C. B. R., Goodman, G., Schmidt, M. C., &amp; LeCroy, C. W. (2019). Parents as teachers (PAT) home-visiting intervention: A path to improved academic outcomes, school behavior, and parenting skills. Children &amp; Youth Services Review, 99, 451–460. https://doi.org/10.1016/j.childyouth.2019.01.022</t>
   </si>
   <si>
     <t>WWHV073831</t>
   </si>
   <si>
     <t>LeCroy &amp; Milligan Associates, Inc. (2018). Parents as Teachers home visiting intervention: a quasi-experimental evaluation of academic outcomes, school behavior, and parenting skills. Tucson, AZ.</t>
   </si>
   <si>
     <t>WWHV095819</t>
   </si>
   <si>
     <t>LeCroy &amp; Milligan Associates, Inc. (2024). Parents as Teachers Randomized Control Trial in Arizona: 6- and 12-Month Outcomes Report. Tucson, AZ. https://www.lecroymilligan.com/_files/ugd/4d0a9d_3729c8f41ef34a2d9dfeb8…</t>
-  </si>
-[...4 lines deleted...]
-    <t>LeCroy, C. W., Nisbet, K. M., &amp; Schmidt, M. C. (2024). Randomized controlled trial of the parents as teacher home visiting program: Outcomes of the intervention on families at six month follow-up. Children and Youth Services Review. 165, 107875. https://doi.org/10.1016/j.childyouth.2024.107875</t>
   </si>
   <si>
     <t>WWHV073860</t>
   </si>
   <si>
     <t>Matone, M., Kellom, K., Griffis, H., Quarshie, W., Faerber, J., Gierlach, P., … Cronholm, P. F. (2018). A mixed methods evaluation of early childhood abuse prevention within evidence-based home visiting programs. Maternal and Child Health Journal, 22(Suppl. 1), 79–91.</t>
   </si>
   <si>
     <t>WWHV014472</t>
   </si>
   <si>
     <t>McGilly, K.,  Strube, M., &amp; Winter, M. (2000). Linking  neuroscience and education to improve parenting of young children. St.  Louis, MO: Parents as Teachers National Center, Inc.</t>
   </si>
   <si>
     <t>WWHV014529</t>
   </si>
   <si>
     <t>Mendoza, J. M.  (2008).  Parental beliefs, home learning environment, and school readiness in  the Latino population: Does the Parents as Teachers program influence these  three variables? Unpublished doctoral dissertation, Greensboro, NC: University  of North Carolina, Greensboro.</t>
   </si>
   <si>
     <t>WWHV095220</t>
   </si>
   <si>
     <t>Pais, J., &amp; Sexer, L. P. (2023). The effectiveness of a Parents as Teachers home visitation program on school readiness: An application of Complier Average Causal Effect analysis. Journal of Evidence-Based Social Work, 20(5). https://doi.org/10.1080/26408066.2023.2201233</t>
   </si>
@@ -539,54 +533,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E27"/>
+  <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E27"/>
+      <selection activeCell="A1" sqref="A1:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="363.197" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -755,119 +749,119 @@
       </c>
       <c r="C11" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E11" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E15" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E16" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>40</v>
@@ -976,84 +970,67 @@
       </c>
       <c r="C24" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E25" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E26" s="1">
-        <v>2.3</v>
-[...15 lines deleted...]
-      <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>