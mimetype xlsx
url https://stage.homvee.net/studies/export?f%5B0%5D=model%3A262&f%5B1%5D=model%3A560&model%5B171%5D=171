--- v0 (2026-06-23)
+++ v1 (2026-09-29)
@@ -2391,51 +2391,51 @@
       </c>
       <c r="B64" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E64" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="1" t="s">
         <v>143</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E65" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="1" t="s">
         <v>147</v>