--- v0 (2026-06-20)
+++ v1 (2026-11-06)
@@ -2682,51 +2682,51 @@
       </c>
       <c r="B73" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E73" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="1" t="s">
         <v>161</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>11</v>
+        <v>78</v>
       </c>
       <c r="E74" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="1" t="s">
         <v>163</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="1" t="s">
         <v>165</v>