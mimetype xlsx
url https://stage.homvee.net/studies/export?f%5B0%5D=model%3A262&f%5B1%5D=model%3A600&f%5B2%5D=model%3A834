--- v0 (2026-06-23)
+++ v1 (2026-11-04)
@@ -3057,51 +3057,51 @@
       </c>
       <c r="B86" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E86" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="1" t="s">
         <v>187</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>11</v>
+        <v>86</v>
       </c>
       <c r="E87" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="1" t="s">
         <v>189</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>190</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="1" t="s">
         <v>191</v>