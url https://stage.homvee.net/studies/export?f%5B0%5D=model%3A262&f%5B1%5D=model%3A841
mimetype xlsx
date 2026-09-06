--- v0 (2026-06-18)
+++ v1 (2026-09-06)
@@ -2601,51 +2601,51 @@
       </c>
       <c r="B70" s="1" t="s">
         <v>154</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E70" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="1" t="s">
         <v>155</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="E71" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="1" t="s">
         <v>157</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="1" t="s">
         <v>159</v>