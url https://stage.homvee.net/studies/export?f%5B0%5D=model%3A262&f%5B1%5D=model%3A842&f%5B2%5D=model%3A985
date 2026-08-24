--- v0 (2026-06-16)
+++ v1 (2026-08-24)
@@ -2504,51 +2504,51 @@
       </c>
       <c r="B68" s="1" t="s">
         <v>151</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E69" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>155</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="1" t="s">
         <v>156</v>