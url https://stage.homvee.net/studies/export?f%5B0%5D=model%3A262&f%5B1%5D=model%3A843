--- v0 (2026-06-18)
+++ v1 (2026-10-11)
@@ -2962,51 +2962,51 @@
       </c>
       <c r="B84" s="1" t="s">
         <v>183</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E84" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="E85" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="1" t="s">
         <v>186</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>187</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E86" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="1" t="s">
         <v>188</v>