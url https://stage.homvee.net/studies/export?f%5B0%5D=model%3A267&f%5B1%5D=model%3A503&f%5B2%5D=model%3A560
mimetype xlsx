--- v0 (2025-10-03)
+++ v1 (2026-04-30)
@@ -341,51 +341,51 @@
   <si>
     <t>WWHV063081</t>
   </si>
   <si>
     <t>Colditz, P., Sanders, M. R., Boyd, R., Pritchard, M., Gray, P., O’Callaghan, M. J., . . .  Evans, T. (2015). Prem Baby Triple P: A randomised controlled trial of enhanced parenting capacity to improve developmental outcomes in preterm infants. BMC Pediatrics, 15(1), 15.</t>
   </si>
   <si>
     <t>WWHV042434</t>
   </si>
   <si>
     <t>Crisante, L. (2003). Triple P in Western Sydney Area Health Service: Five years on. Paper presented at the Australian Psychological Society New South Wales State Conference, May, Newcastle, Australia.</t>
   </si>
   <si>
     <t>WWHV017028</t>
   </si>
   <si>
     <t>Dadds, M. R., Sanders, M. R., &amp; Bor, B. (1984). Training children to eat independently: Evaluation of mealtime management training for parents. Behavioural Psychotherapy, 12, 356-366.</t>
   </si>
   <si>
     <t>WWHV043927</t>
   </si>
   <si>
     <t>Dadds, M. R., Sanders, M. R., &amp; James, J. E. (1987). The generalization of treatment effects in parent training with multidistressed parents. Behavioural and Cognitive Psychotherapy, 15(04), 289-313. https://doi.org/10.1017/S0141347300012696</t>
   </si>
   <si>
-    <t>SafeCare Parent-Child Interaction (PCI) module, Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
+    <t>SafeCare Parent-Child Interaction (PCI), Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
   </si>
   <si>
     <t>WWHV043930</t>
   </si>
   <si>
     <t>Dadds, M. R., Sanders, M. R., &amp; James, J. E. (1987). The generalization of treatment effects in parent training with multidistressed parents. Behavioural and Cognitive Psychotherapy, 15(4), 289–313. (Study 2 of 2)</t>
   </si>
   <si>
     <t>WWHV063562</t>
   </si>
   <si>
     <t>Dahinten, V. S., Arim, R. G., Guèvremont, A., &amp; Kohen, D. E. (2014). The case for using administrative data to examine a population-based parenting intervention. International Journal of Child Health and Human Development, 7(2), 115.</t>
   </si>
   <si>
     <t>WWHV042043</t>
   </si>
   <si>
     <t>Daley, D., Jones, K., Hutchings, J., &amp; Thompson, M. (2009). Attention deficit hyperactivity disorder in pre-school children: Current findings, recommended interventions and future directions. Child care, health &amp; development, 35(6), 754-766.</t>
   </si>
   <si>
     <t>WWHV063428</t>
   </si>
   <si>
     <t>Day, J. J., &amp; Sanders, M. R. (2017). Mediators of parenting change within a web-based parenting program: Evidence from a randomized controlled trial of Triple P Online. Couple and Family Psychology: Research and Practice, 6(3), 154.</t>
   </si>