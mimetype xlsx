--- v0 (2026-07-24)
+++ v1 (2026-09-16)
@@ -12,107 +12,122 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV042645</t>
   </si>
   <si>
     <t>Hodgetts, S., Savage, A., &amp; McConnell, D. (2013). Experience and outcomes of Stepping Stones Triple P for families of children with autism. Research in Developmental Disabilities, 34(9), 2572-2585.</t>
   </si>
   <si>
+    <t>Triple P - Positive Parenting Program®—Standard Stepping Stones</t>
+  </si>
+  <si>
+    <t>Does not pass screens</t>
+  </si>
+  <si>
     <t>WWHV042373</t>
   </si>
   <si>
     <t>Kleefman, M., Jansen, D. E., &amp; Reinjneveld, S. A. (2011). The effectiveness of Stepping Stones Triple P: The design of a randomised controlled trial on a parenting programme regarding children with mild intellectual disability and psychosocial problems versus care as usual. BMC Public Health, 11(1), 676.</t>
   </si>
   <si>
     <t>WWHV042709</t>
   </si>
   <si>
     <t>Probst, P., Glen, I., Spreitz, J., &amp; Jung, F. (2010). Evaluative study on the social validity of the developmental disability parent training program Stepping Stones Triple P. Life Span and Disability, 13(1), 43-70.</t>
   </si>
   <si>
     <t>WWHV042349</t>
   </si>
   <si>
     <t>Sanders, M. R., Mazzucchelli, T. G., &amp; Studman, L. J. (2004). Stepping Stones Triple P: The theoretical basis and development of an evidence-based positive parenting program for families with a child who has a disability. Journal of Intellectual &amp; Developmental Disability, 29(3), 265-283.</t>
   </si>
   <si>
     <t>WWHV051065</t>
   </si>
   <si>
     <t>Shapiro, C. J., Kilburn, J., &amp; Hardin, J. W. (2014a). Prevention of behavior problems in a selected population: Stepping Stones Triple P for parents of young children with disabilities. Research in Developmental Disabilities, 35(11), 2958–2975. (Study One)</t>
   </si>
   <si>
+    <t>Low</t>
+  </si>
+  <si>
     <t>WWHV040837</t>
   </si>
   <si>
     <t>Shapiro, C. J., Kilburn, J., &amp; Hardin, J. W. (2014b). Prevention of behavior problems in a selected population: Stepping Stones Triple P for parents of young children with disabilities. Research in Developmental Disabilities, 35(11), 2958–2975. (Study Two)</t>
   </si>
   <si>
+    <t>Moderate</t>
+  </si>
+  <si>
     <t>WWHV073857</t>
   </si>
   <si>
     <t>Shapiro, C. J., Kilburn, J., &amp; Hardin, J. W. Prevention of behavior problems in a selected population: Stepping Stones Triple P for parents of young children with disabilities. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
     <t>WWHV042350</t>
   </si>
   <si>
     <t>Tellegen, C. L., &amp; Sanders, M. R. (2013). Stepping Stones Triple P-Positive Parenting Program for children with disability: A systematic review and meta-analysis. Research in Developmental Disabilities: A Multidisciplinary Journal, 34(5), 1556-1571.</t>
   </si>
   <si>
     <t>WWHV042348</t>
   </si>
   <si>
     <t>Whittingham, K., Sofronoff, K., Sheffield, J., &amp; Sanders, M. R. (2009). Stepping Stones Triple P: An RCT of a parenting program with parents of a child diagnosed with an autism spectrum disorder. Journal of Abnormal Child Psychology, 37(4), 469-480.</t>
   </si>
   <si>
     <t>WWHV042625</t>
   </si>
   <si>
     <t>Whittingham, K., Sofronoff, K., &amp; Sheffield, J. K. (2006). Stepping Stones Triple P: A pilot study to evaluate acceptability of the program by parents of a child diagnosed with an autism spectrum disorder. Research in Developmental Disabilities, 27(4), 364-380.</t>
   </si>
   <si>
     <t>WWHV042689</t>
   </si>
   <si>
     <t>Whittingham, K., Sofronoff, K., Sheffield, J., &amp; Sanders, M. R. (2009). Do parental attributions affect treatment outcome in a parenting program? An exploration of the effects of parental attributions in an RCT of Stepping Stones Triple P for the ASD population. Research in Autism Spectrum Disorders, 3(1), 129-144.</t>
   </si>
@@ -459,224 +474,272 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="373.909" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-      <c r="D3" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="D5" s="1"/>
+        <v>14</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>19</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>22</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>25</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>27</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>29</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>