--- v0 (2025-10-04)
+++ v1 (2026-04-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Computer-Assisted Motivational Intervention (CAMI)</t>
   </si>
   <si>
     <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
     <t>WWHV026095</t>
   </si>
   <si>
     <t>Barnet, B., Rapp, T., DeVoe, M., &amp; Mullins, C. D. (2010). Cost-effectiveness of a motivational intervention to reduce rapid repeated childbearing in high-risk adolescent mothers: A rebirth of economic and policy considerations. Archives of Pediatrics and Adolescent Medicine, 164(4), 370-376.</t>
   </si>
   <si>
     <t>Computer-Assisted Motivational Intervention plus enhanced home visiting (CAMI+), Computer-Assisted Motivational Intervention (CAMI)</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV089822</t>
   </si>
   <si>
     <t>Bigelow, K. M. (2006). Communication promotion and planned activities with families experiencing multiple risks (Publication No. 305325077). ProQuest Dissertations and Theses.</t>
   </si>
   <si>
-    <t>SafeCare Parent-Child Interaction (PCI) module</t>
+    <t>SafeCare Parent-Child Interaction (PCI)</t>
   </si>
   <si>
     <t>Does not pass screens</t>
   </si>
   <si>
     <t>WWHV004272</t>
   </si>
   <si>
     <t>Bigelow, K. M., Carta, J. J., &amp; Lefever, J. B. (2008). Txt u ltr: Using cellular phone technology to enhance a parenting intervention for families at risk for neglect. Child Maltreatment, 13(4), 362–367.</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
     <t>WWHV027461</t>
   </si>
   <si>
     <t>Bigelow, K. M., &amp; Lutzker, J. R. (1998). Using video to teach planned activities to parents reported for child abuse. Child &amp; Family Behavior Therapy, 20(4), 1–14.</t>
   </si>
   <si>
     <t>WWHV014586</t>
   </si>
   <si>
     <t>Bouye, K. E. (2005).  The Resource Mothers Program: How  community health workers can reduce low birth weight among African-American  clients in WIC programs. Unpublished manuscript, Ohio State University.</t>
   </si>
@@ -119,51 +119,51 @@
   <si>
     <t>Carta, J. J., Lefever, J. B., Bigelow, K., Borkowski, J., &amp; Warren, S. F. (2013). Randomized trial of a cellular-phone enhanced home visitation parenting intervention. [Study 1: SafeCare Parent-Child Interaction (PCI) module]. Pediatrics, 132(2), S167–S173. https://doi.org/10.1542/peds.2013-1021Q</t>
   </si>
   <si>
     <t>Indeterminate</t>
   </si>
   <si>
     <t>WWHV095888</t>
   </si>
   <si>
     <t>Carta, J. J., Lefever, J. B., Bigelow, K., Borkowski, J., &amp; Warren, S. F. (2013). Randomized trial of a cellular-phone enhanced home visitation parenting intervention. [Study 2: Cellular Phone-Enhanced Version of SafeCare Parent-Child Interaction (PCI) module]. Pediatrics, 132(2), S167–S173. https://doi.org/10.1542/peds.2013-1021Q</t>
   </si>
   <si>
     <t>WWHV019604</t>
   </si>
   <si>
     <t>Chapman, J., Siegel, E., &amp;  Cross, A. (1990). Home visitors and child health: Analysis of selected  programs. Pediatrics, 85(6), 1059.   </t>
   </si>
   <si>
     <t>WWHV043927</t>
   </si>
   <si>
     <t>Dadds, M. R., Sanders, M. R., &amp; James, J. E. (1987). The generalization of treatment effects in parent training with multidistressed parents. Behavioural and Cognitive Psychotherapy, 15(04), 289-313. https://doi.org/10.1017/S0141347300012696</t>
   </si>
   <si>
-    <t>SafeCare Parent-Child Interaction (PCI) module, Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
+    <t>SafeCare Parent-Child Interaction (PCI), Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
   </si>
   <si>
     <t>WWHV089819</t>
   </si>
   <si>
     <t>Guastaferro, K. M., Lutzker, J. R., Jabaley, J. J., Shanley, J. R., &amp; Crimmins, D. B. (2013). Teaching young mothers to identify developmental milestones. In Disability and Chronic Disease (pp. 9–22). Nova Science Publishers, Inc.</t>
   </si>
   <si>
     <t>WWHV016750</t>
   </si>
   <si>
     <t>Harrold, M., Lutzker, J. R., Campbell, R. V., &amp; Touchette, P. E. (1992). Improving parent-child interactions for families of children with developmental disabilities. Journal of Behavioral Therapy and Experimental Psychiatry, 23(2), 89–100.</t>
   </si>
   <si>
     <t>WWHV014587</t>
   </si>
   <si>
     <t>Heins, H., Nace, N., &amp; Ferguson, J. (1987). Social  support in improving perinatal outcome: The Resource Mothers Program. Obstetrics and Gynecology, 70(2),  263–266.</t>
   </si>
   <si>
     <t>WWHV016774</t>
   </si>
   <si>
     <t>Huynen, K. B., Lutzker, J. R., Bigelow, K. M., Touchette, P. E., &amp; Campbell, R. V. (1996). Planned activities training for mothers of children with developmental disabilities: Community generalization and follow-up. Behavior Modification, 20(4), 406–427.</t>
   </si>