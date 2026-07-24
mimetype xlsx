--- v0 (2026-06-04)
+++ v1 (2026-07-24)
@@ -12,115 +12,103 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014511</t>
   </si>
   <si>
     <t>Abbey, J. M., &amp; Mills, C. (2009). Early results from the statewide evaluation of Michigan’s Infant Mental Health Model. Southgate, MI: Eastern Michigan University; Michigan Association for Infant Mental Health.</t>
   </si>
   <si>
-    <t>Michigan Model of Infant Mental Health-Home Visiting (Michigan IMH-HV)</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV088752</t>
   </si>
   <si>
     <t>Alsancak-Akbulut, C., Sahin-Acar, B., &amp; Sumer, N. (2020). Effect of video-feedback intervention on turkish mothers' sensitivity and physical intrusiveness: A randomized control trial. Attachment &amp; Human Development, 1–19. https://doi.org/10.1080/14616734.2020.1753085</t>
   </si>
   <si>
-    <t>Video-Feedback Intervention to promote Positive Parenting–Sensitive Discipline® (VIPP–SD)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094350</t>
   </si>
   <si>
     <t>Alyousefi-van Dijk K., de Waal, N., van IJzendoorn M. H., &amp; Bakermans-Kranenburg M. J. (2021). Development and feasibility of the prenatal video-feedback intervention to promote positive parenting for expectant fathers. Journal of Reproductive and Infant Psychology, 1–14.</t>
   </si>
   <si>
     <t>WWHV088726</t>
   </si>
   <si>
     <t>Asdonk, S., Haan, W. D., Berkel, S. R., IJzendoorn, M. H., Rippe, R. C. A., Schuengel, C., Kuiper, C., Lindauer, R. J. L., Overbeek, M., &amp; Alink, L. R. A. (2020). Effectiveness of an attachment-based intervention for the assessment of parenting capacities in maltreating families: A randomized controlled trial. Infant Mental Health Journal, 41(6), 821–835. https://doi.org/10.1002/imhj.21874</t>
   </si>
   <si>
     <t>WWHV012612</t>
   </si>
   <si>
     <t>Bakermans-Kranenburg, M. J., Breddels-van Baardewijk, P., Juffer, F., Klein Velderman, M., &amp; van IJzendoorn, M. H. (2008). Insecure mothers with temperamentally reactive infants: A chance for intervention. In F. Juffer, Bakermans-Kranenburg, M. J., IJzendoorn, &amp; M. H., van (Eds.) Promoting Positive Parenting: An Attachment-Based Intervention (pp. 75-90). New York: Lawrence Erlbaum Associates, Taylor &amp; Francis Group.</t>
   </si>
   <si>
     <t>WWHV069785</t>
   </si>
   <si>
     <t>Bakermans-Kranenburg, M., Van IJzendoorn, M., Mesman, J., Alink, L., &amp; Juffer, F. (2008). Effects of an attachment-based intervention on daily cortisol moderated by dopamine receptor D4: A randomized control trial on 1- to 3-year-olds screened for externalizing behavior. Development and Psychopathology, 20(3), 805–820.</t>
   </si>
   <si>
-    <t>Low</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV069797</t>
   </si>
   <si>
     <t>Bakermans-Kranenburg, M. J., Van IJzendoorn, M. H., Pijlman, F. T., Mesman, J., &amp; Juffer, F. (2008). Experimental evidence for differential susceptibility: Dopamine D4 receptor polymorphism (DRD4 VNTR) moderates intervention effects on toddlers’ externalizing behavior in a randomized controlled trial. Developmental Psychology, 44(1), 293.</t>
   </si>
   <si>
     <t>WWHV069938</t>
   </si>
   <si>
     <t>Bakermans-Kranenburg, M. J., Van IJzendoorn, M. H., Mesman, J., Alink, L. R., &amp; Juffer, F. (2008). Effects of an attachment-based intervention on daily cortisol moderated by dopamine receptor D4: A randomized control trial on 1-to 3-year-olds screened for externalizing behavior. Development and Psychopathology, 20(3), 805–820.</t>
   </si>
   <si>
     <t>WWHV070101</t>
   </si>
   <si>
     <t>Barone, L., Barone, V., Dellagiulia, A., &amp; Lionetti, F. (2018). Testing an attachment-based parenting intervention-VIPP-FC/A in adoptive families with post-institutionalized children: Do maternal sensitivity and genetic markers count? Frontiers in Psychology, 9, 156.</t>
   </si>
   <si>
     <t>WWHV088755</t>
   </si>
   <si>
     <t>Barone, L., Carone, N., Salazar-Jimenez J-G, &amp; Ortiz Munoz, J. A. (2020). Enhancing food habits via sensitivity in rural low-SES mothers of children aged 1-3 living in Colombia: A randomized controlled trial using video-feedback intervention. Attachment &amp; Human Development, 1–22. https://doi.org/10.1080/14616734.2020.1784243</t>
   </si>
   <si>
     <t>WWHV070148</t>
@@ -128,101 +116,92 @@
   <si>
     <t>Barone, L., Ozturk, Y., &amp; Lionetti, F. (2018). The key role of positive parenting and children’s temperament in post‐institutionalized children’s socio‐emotional adjustment after adoption placement. A RCT study. Social Development, 1-16.</t>
   </si>
   <si>
     <t>WWHV090069</t>
   </si>
   <si>
     <t>Bergström, M., Gebreslassie, M., Hedqvist, M., Lindberg, L., Sarkadi, A., &amp; Hjern, A. (2020). Narrative review of interventions suitable for well‐baby clinics to promote infant attachment security and parents’ sensitivity. Acta Paediatrica, 109(9), 1745–1757.</t>
   </si>
   <si>
     <t>WWHV069944</t>
   </si>
   <si>
     <t>Casonato, M., Nazzari, S., &amp; Frigerio, A. (2017). Feasibility and efficacy of an attachment-based intervention in a maltreatment sample in residential care: A pilot study. Clinical Child Psychology and Psychiatry, 22(4), 561–571.</t>
   </si>
   <si>
     <t>WWHV069799</t>
   </si>
   <si>
     <t>WWHV027972</t>
   </si>
   <si>
     <t>Cicchetti, D., Rogosch, F. A., &amp; Toth, S. L. (2006). Fostering secure attachment in infants in maltreating families through preventive interventions [Study 1: Randomized-controlled trial]. Development and Psychopathology, 18(3), 623–649. https://doi:10.1017/S0954579406060329</t>
   </si>
   <si>
-    <t>Indeterminate</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095231</t>
   </si>
   <si>
     <t>Cicchetti, D., Rogosch, F. A., &amp; Toth, S. L. (2006). Fostering secure attachment in infants in maltreating families through preventive interventions [Study 2: Non-experimental design]. Development and Psychopathology, 18(3), 623–649. https://doi:10.1017/S0954579406060329</t>
   </si>
   <si>
     <t>WWHV069940</t>
   </si>
   <si>
     <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2017). Efficacy of family programs for improving child and family health and development. Study description. Identifier NCT03367845. Retrieved April 26, 2019 from: https://clinicaltrials.gov/show/nct03367845.</t>
   </si>
   <si>
     <t>WWHV088806</t>
   </si>
   <si>
     <t>Comyn, J. (2019). Exploring stakeholders' perceptions of the impact, acceptability and feasibility of a video-feedback intervention to promote positive parenting in foster care (VIPP-FC) (Publication No. 2467443133) [Doctoral thesis, University College London (United Kingdom]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
-    <t>Not applicable (NA) - implementation study</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV069829</t>
   </si>
   <si>
     <t>Donato, S., &amp; Bertoni, A. (2017). Positive parenting as responsible care: Risks, protective factors, and intervention evaluation. Journal of Prevention &amp; Intervention in the Community, 45(3), 151–155.</t>
   </si>
   <si>
     <t>WWHV094351</t>
   </si>
   <si>
     <t>Euser, S., Vrijhof, C. I., Van den Bulk, B. G, Vermeulen, R., Bakermans-Kranenburg, M. J., &amp; van IJzendoorn, M. H. (2021). Video-feedback promotes sensitive limit-setting in parents of twin preschoolers: A randomized controlled trial. BMC Psychology, 9(1), 1–14.</t>
   </si>
   <si>
     <t>WWHV091115</t>
   </si>
   <si>
     <t>O'Farrelly, C., Barker, B., Watt, H., Babalis, D., Bakermans-Kranenburg, M., Byford, S., ... &amp; Ramchandani, P. (2021). A video-feedback parenting intervention to prevent enduring behaviour problems in at-risk children aged 12-36 months: the Healthy Start, Happy Start RCT. Health Technology Assessment, 25(29), 1.</t>
   </si>
   <si>
     <t>WWHV094364</t>
   </si>
   <si>
     <t>O’Farrelly, C., Watt, H., Babalis, D., Bakermans-Kranenburg, M. J., Barker, B., Byford, S., ... &amp; Ramchandani, P. G. (2021). A brief home-based parenting intervention to reduce behavior problems in young children: a pragmatic randomized clinical trial. JAMA Pediatrics, 175(6), 567-576.</t>
   </si>
   <si>
-    <t>High</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV069791</t>
   </si>
   <si>
     <t>Groeneveld, M. G., Vermeer, H. J., van IJzendoorn, M. H., &amp; Linting, M. (2011). Enhancing home-based child care quality through video-feedback intervention: A randomized controlled trial. Journal of Family Psychology, 25(1), 86.</t>
   </si>
   <si>
     <t>WWHV044343</t>
   </si>
   <si>
     <t>Hodes, M. W., Meppelder, H. M., Schuengel, C., &amp; Kef, S. (2014). Tailoring a video-feedback intervention for sensitive discipline to parents with intellectual disabilities: A process evaluation. Attachment &amp; Human Development, 16(4), 387–401.</t>
   </si>
   <si>
     <t>WWHV086100</t>
   </si>
   <si>
     <t>Huth-Bocks, A. C., Jester, J. M., Stacks, A. M., Muzik, M., Rosenblum, K. L., &amp; Michigan Collaborative for Infant Mental Health Research. (2020). Infant mental health home visiting therapists’ fidelity to the Michigan IMH-HV model in community practice settings. Infant Mental Health Journal, 41(2), 206–219. https://doi.org/10.1002/imhj.21839</t>
   </si>
   <si>
     <t>WWHV069754</t>
   </si>
   <si>
     <t>Iles, J. E., Rosan, C., Wilkinson, E., &amp; Ramchandani, P. G. (2017). Adapting and developing a video-feedback intervention for co-parents of infants at risk of externalising behaviour problems (VIPP-Co): A feasibility study. Clinical Child Psychology and Psychiatry, 22(3), 483–499.</t>
   </si>
   <si>
     <t>WWHV094984</t>
@@ -422,53 +401,50 @@
   <si>
     <t>WWHV095251</t>
   </si>
   <si>
     <t>Stacks, A. M., Jester, J. M., Wong, K., Huth-Bocks, A., Brophy-Herb, H., Lawler, J., Riggs, J., Ribaudo, J., Muzik, M., &amp; Rosenblum, K. L. (2022). Infant mental health home visiting: Intervention dosage and therapist experience interact to support improvements in maternal reflective functioning. Attachment &amp; Human Development, 24(1), 53–75. https://doi.org/10.1080/14616734.2020.1865606</t>
   </si>
   <si>
     <t>WWHV086176</t>
   </si>
   <si>
     <t>Stacks, A. M., Wong, K., Barron, C., &amp; Ryznar, T. (2020). Permanency and well-being outcomes for maltreated infants: Pilot results from an infant-toddler court team. Child Abuse &amp; Neglect, 101, 104332. https://doi.org/10.1016/j.chiabu.2019.104332</t>
   </si>
   <si>
     <t>WWHV042117</t>
   </si>
   <si>
     <t>Stolk, M. N., Mesman, J., van Zeijl, J., Alink, L. R., Bakermans‐Kranenburg, M. J., van IJzendoorn, M. H., . . . Koot, H. M. (2008). Early parenting intervention aimed at maternal sensitivity and discipline: A process evaluation. Journal of Community Psychology, 36(6), 780–797.</t>
   </si>
   <si>
     <t>WWHV069780</t>
   </si>
   <si>
     <t>Stolk, M. N., Mesman, J., van Zeijl, J., Alink, L. R., Bakermans-Kranenburg, M. J., van IJzendoorn, M. H., Juffer, F., &amp; Koot, H. M. (2008). Early parenting intervention: Family risk and first-time parenting related to intervention effectiveness. Journal of Child and Family Studies, 17(1), 55.</t>
   </si>
   <si>
-    <t>On hold</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV069752</t>
   </si>
   <si>
     <t>van den Broek, E. G., van Eijden, A. J., Overbeek, M. M., Kef, S., Sterkenburg, P. S., &amp; Schuengel, C. (2017). A systematic review of the literature on parenting of young children with visual impairments and the adaptions for Video-Feedback Intervention to Promote Positive Parenting (VIPP). Journal of Developmental and Physical Disabilities, 29(3), 503–545.</t>
   </si>
   <si>
     <t>WWHV070108</t>
   </si>
   <si>
     <t>van den Broek, E. G., van Eijden, A. J., Overbeek, M. M., Kef, S., Sterkenburg, P. S., &amp; Schuengel, C. (2017). A systematic review of the literature on parenting of young children with visual impairments and the adaptions for Video-Feedback Intervention to Promote Positive Parenting (VIPP). Journal of Developmental and Physical Disabilities, 29(3), 503–545.</t>
   </si>
   <si>
     <t>WWHV090074</t>
   </si>
   <si>
     <t>van der Asdonk, S., de Haan, W. D., van Berkel, S. R., van IJzendoorn, M. H., Rippe, R. C., Schuengel, C., ... &amp; Alink, L. R. (2020). Effectiveness of an attachment‐based intervention for the assessment of parenting capacities in maltreating families: A randomized controlled trial. Infant Mental Health Journal, 41(6), 821–835.</t>
   </si>
   <si>
     <t>WWHV070203</t>
   </si>
   <si>
     <t>van IJzendoorn, M. H., Bakermans-Kranenburg, M. J., &amp; Juffer, F. (2012). Video-feedback intervention to promote positive parenting: Evidence-based intervention for enhancing sensitivity and security. In F. Juffer, Bakermans-Kranenburg, M. J., van IJzendoorn, &amp; M. H. (Eds.) Promoting Positive Parenting: An Attachment-Based Intervention (pp. 193–202). New York: Lawrence Erlbaum Associates, Taylor &amp; Francis Group.</t>
   </si>
   <si>
     <t>WWHV069759</t>
@@ -495,93 +471,93 @@
     <t>Wheeler, R., Ludtke, M., Helmer, J., Barna, N., Wilson, K., &amp; Oleksiak, C. (2013). Implementation of the PICCOLO in infant mental health practice: A case study. Infant Mental Health Journal, 34(4), 352–358. https://doi.org/10.1002/imhj.21395</t>
   </si>
   <si>
     <t>WWHV070139</t>
   </si>
   <si>
     <t>Williams, O. (2017). Healthy Start, Happy Start: Fathers’ experiences and engagement in an attachment-based parenting intervention (Doctoral dissertation, University College London). Retrieved from https://ethos.bl.uk/OrderDetails.do?uin=uk.bl.ethos.746891</t>
   </si>
   <si>
     <t>WWHV069873</t>
   </si>
   <si>
     <t>Wójtowicz-Dacka, M., &amp; Miotk-Mrozowska, M. (2016). Video-feedback Intervention to promote Positive Parenting and Sensitive Discipline as a new psychological method of development support in Poland. Polish Psychological Bulletin, 47(3), 250–257.</t>
   </si>
   <si>
     <t>WWHV044416</t>
   </si>
   <si>
     <t>Yagmur, S., Mesman, J., Malda, M., Bakermans-Kranenburg, M., &amp; Ekmekci, H. (2014). Video-feedback intervention increases sensitive parenting in ethnic minority mothers: A randomized control trial. Attachment &amp; Human Development, 16(4), 371-386. doi:10.1080/14616734.2014.912489</t>
   </si>
   <si>
     <t>WWHV029362</t>
   </si>
   <si>
     <t>Zeanah, C. H., Berlin, L. J., &amp; Boris, N. W. (2011). Practitioner review: Clinical applications of attachment theory and research for infants and young children. Journal of Child Psychology and Psychiatry, 52(8), 819–833.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant), Video-Feedback Intervention to promote Positive Parenting–Sensitive Discipline® (VIPP–SD)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -848,1367 +824,1058 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="628.704" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="175.671" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
-[...190 lines deleted...]
-      <c r="B14" t="s">
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C14" t="s">
-[...10 lines deleted...]
-      <c r="A15" t="s">
+      <c r="B17" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B15" t="s">
-[...13 lines deleted...]
-      <c r="A16" t="s">
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B18" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E16">
+      <c r="B19" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
-[...12 lines deleted...]
-      <c r="E17">
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
-[...122 lines deleted...]
-      <c r="B25" t="s">
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C25" t="s">
-[...10 lines deleted...]
-      <c r="A26" t="s">
+      <c r="B29" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C26" t="s">
-[...5 lines deleted...]
-      <c r="E26">
+      <c r="B30" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
-[...29 lines deleted...]
-      <c r="E28">
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
-[...37 lines deleted...]
-      <c r="B31" t="s">
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C31" t="s">
-[...10 lines deleted...]
-      <c r="A32" t="s">
+      <c r="B35" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C32" t="s">
-[...10 lines deleted...]
-      <c r="A33" t="s">
+      <c r="B36" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C33" t="s">
-[...5 lines deleted...]
-      <c r="E33">
+      <c r="B37" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
-[...12 lines deleted...]
-      <c r="E34">
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
-[...207 lines deleted...]
-      <c r="B47" t="s">
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C47" t="s">
-[...10 lines deleted...]
-      <c r="A48" t="s">
+      <c r="B51" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C48" t="s">
-[...10 lines deleted...]
-      <c r="A49" t="s">
+      <c r="B52" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C49" t="s">
-[...5 lines deleted...]
-      <c r="E49">
+      <c r="B53" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
-[...3 lines deleted...]
-      <c r="B50" t="s">
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C50" t="s">
-[...5 lines deleted...]
-      <c r="E50">
+      <c r="B54" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
-[...12 lines deleted...]
-      <c r="E51">
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
-[...12 lines deleted...]
-      <c r="E52">
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
-[...12 lines deleted...]
-      <c r="E53">
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
-[...63 lines deleted...]
-      <c r="E57">
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
-[...12 lines deleted...]
-      <c r="E58">
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
-[...29 lines deleted...]
-      <c r="E60">
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
-[...136 lines deleted...]
-      <c r="A69" t="s">
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="B69" t="s">
+      <c r="B73" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="C69" t="s">
-[...10 lines deleted...]
-      <c r="A70" t="s">
+      <c r="C73" s="1"/>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="B70" t="s">
+      <c r="B74" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="C70" t="s">
-[...10 lines deleted...]
-      <c r="A71" t="s">
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="B71" t="s">
+      <c r="B75" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="C71" t="s">
-[...10 lines deleted...]
-      <c r="A72" t="s">
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="B72" t="s">
+      <c r="B76" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="C72" t="s">
-[...73 lines deleted...]
-      <c r="E76">
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>