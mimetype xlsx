--- v0 (2026-05-27)
+++ v1 (2026-07-24)
@@ -12,79 +12,73 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV095287</t>
   </si>
   <si>
     <t>Acosta, P. F. C., Landon, O. A., Ribau, Z. J., Haines, J., Ma, D. W. L., &amp; Duncan, A. M. (2023). Plant-based dietary indices in relation to nutrient and food group intakes in preschool-aged children. Nutrients, 15(21), 4617. https://doi.org/10.3390/nu15214617</t>
   </si>
   <si>
-    <t>Guelph Family Health Study (GFHS)</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV095299</t>
   </si>
   <si>
     <t>Ambrose, T., Walton, K., Annis, A., Buchholz, A., &amp; Haines, J. (2017). Putting family in Guelph Family Health Study. Guelph, Canada: University of Guelph. https://atrium.lib.uoguelph.ca/server/api/core/bitstreams/e3435089-54ed…</t>
   </si>
   <si>
     <t>WWHV095301</t>
   </si>
   <si>
     <t>Bossé, A. (2023). How do meals and snacks consumed in childcare contribute to children’s diet? A cross-sectional analysis from the Guelph Family Health Study. Master’s thesis, University of Guelph. https://hdl.handle.net/10214/27684</t>
   </si>
   <si>
     <t>WWHV095267</t>
   </si>
   <si>
     <t>Burns, J. L., Mirotta, J. A., Duncan, A. M., Darlington, G., Haines, J., Shivappa, N., Hébert, J.R., Ma, D. W. L., &amp; the Guelph Family Health Study. (2022). Intakes of PUFA are low in preschool-aged children in the Guelph Family Health Study pilot cohort. Applied Physiology, Nutrition, and Metabolism, 47(9), 973–978. https://doi.org/10.1139/apnm-2021-0618</t>
   </si>
   <si>
     <t>WWHV095277</t>
   </si>
   <si>
     <t>Carroll, N., Sadowski, A., Laila, A., Hruska, V., Nixon, M., Ma, D. W. L., Haines, J., &amp; the Guelph Family Health Study. (2020). The impact of COVID-19 on health behavior, stress, financial and food security among middle to high income Canadian families with young children. Nutrients, 12(8). https://doi.org/10.3390/nu12082352</t>
   </si>
   <si>
     <t>WWHV095308</t>
@@ -113,116 +107,104 @@
   <si>
     <t>WWHV095298</t>
   </si>
   <si>
     <t>Chleilat, F. (2016). Genetic variation in salt taste receptors impact salt intake, blood pressure and cardiovascular disease risk factors in the Guelph Family Health Study. Master’s thesis, University of Guelph. http://hdl.handle.net/10214/10069</t>
   </si>
   <si>
     <t>WWHV095276</t>
   </si>
   <si>
     <t>Douglas, S. (2016). Relationship between sleep and obesity among children in the Guelph Family Health Study. Master’s thesis, University of Guelph. http://hdl.handle.net/10214/9992</t>
   </si>
   <si>
     <t>WWHV095304</t>
   </si>
   <si>
     <t>Douglas, S., Darlington, G., Beaton, J., Davison, K., Haines, J., &amp; the Guelph Family Health Study. (2021). Associations between coparenting quality and food parenting practices among mothers and fathers in the Guelph Family Health Study. Nutrients, 13(3), 750. https://doi.org/10.3390/nu13030750</t>
   </si>
   <si>
     <t>WWHV069945</t>
   </si>
   <si>
     <t>Green, J., Charman, T., Pickles, A., Wan, M. W., Elsabbagh, M., Slonims, V., . . . Jones, E. J. (2015). Parent-mediated intervention versus no intervention for infants at high risk of autism: A parallel, single-blind, randomized trial. The Lancet Psychiatry, 2(2), 133–140.</t>
   </si>
   <si>
-    <t>British Autism Study of Infant Siblings–Video-Feedback Intervention to promote Positive Parenting (iBASIS–VIPP)</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV065747</t>
   </si>
   <si>
     <t>Haines, J., Douglas, S., Mirotta, J. A., O’Kane, C., Breau, R., Walton, K., Krystia, O., Chamoun, E., Annis, A., Darlington, G. A., Buchholz, A. C., Duncan, A. M., Vallis, L. A., Spriet, L. L., Mutch, D. M., Brauer, P., Allen-Vercoe, E., Taveras, E. M., Ma, D. W. L., &amp; the Guelph Family Health Study. (2018). Guelph Family Health Study: Pilot study of a home-based obesity prevention intervention [Study 1: Four home visits]. Canadian Journal of Public Health, 109(4), 549–560. https://doi.org/10.17269/s41997-018-0072-3</t>
   </si>
   <si>
     <t>WWHV095225</t>
   </si>
   <si>
     <t>Haines, J., Douglas, S., Mirotta, J. A., O’ Kane, C., Breau, R., Walton, K., Krystia, O., Chamoun, E., Annis, A., Darlington, G. A., Buchholz, A. C., Duncan, A. M., Vallis, L. A., Spriet, L. L., Mutch, D. M., Brauer, P., Allen-Vercoe, E., Taveras, E. M., Ma, D. W. L., &amp; the Guelph Family Health Study. (2018). Guelph Family Health Study: Pilot study of a home-based obesity prevention intervention [Study 2: Two home visits]. Canadian Journal of Public Health, 109(4), 549–560. https://doi.org/10.17269/s41997-018-0072-3</t>
   </si>
   <si>
-    <t>Indeterminate</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095275</t>
   </si>
   <si>
     <t>Hruska, V. (2018). The weight of parenting: A cross-sectional analysis of family stress and body composition among parents in the Guelph Family Health Study. Master’s thesis, University of Guelph. http://hdl.handle.net/10214/12922</t>
   </si>
   <si>
     <t>WWHV095288</t>
   </si>
   <si>
     <t>Hruska, V., Ambrose, T., Darlington, G., Ma, D. W. L., Haines, J., Buchholz, A. C., &amp; the Guelph Family Health Study. (2020). Stress is associated with adiposity in parents of young children. Obesity, 28(3), 655–659. https://doi.org/10.1002/oby.22710</t>
   </si>
   <si>
     <t>WWHV095266</t>
   </si>
   <si>
     <t>Hruska, V., Darlington, G., Haines, J., &amp; Ma, D. W.L. (2020). Parent stress as a consideration in childhood obesity prevention: Results from the Guelph Family Health Study, a pilot randomized controlled trial [Study 2: Two home visits]. Nutrients, 12(6), 1835. https://doi.org/10.3390/nu12061835</t>
   </si>
   <si>
     <t>WWHV095265</t>
   </si>
   <si>
     <t>Hruska, V., Darlington, G., Haines, J., &amp; Ma, D. W.L. (2020). Parent stress as a consideration in childhood obesity prevention: Results from the Guelph Family Health Study, a pilot randomized controlled trial [Study 1: Four home visits]. Nutrients, 12(6), 1835. https://doi.org/10.3390/nu12061835</t>
   </si>
   <si>
     <t>WWHV095284</t>
   </si>
   <si>
     <t>Hutchinson, J. M., Watterworth, J. C., Haines, J., Duncan, A. M., Mirotta, J. A., Ma, D. W. L., &amp; Buchholz, A. C. (2018). Snacking patterns of preschool-aged children: Opportunity for improvement. Canadian Journal of Dietetic Practice &amp; Research, 79(1), 2–6. https://doi.org/10.3148/cjdpr-2017-022</t>
   </si>
   <si>
     <t>WWHV095286</t>
   </si>
   <si>
     <t>O’Kane, C., Wallace, A., Wilson, L., Annis, A., Ma, D. W. L., &amp; Haines, J. (2018). Family-based obesity prevention: Perceptions of Canadian parents of preschool-age children. Canadian Journal of Dietetic Practice &amp; Research, 79(1), 13–17. https://doi.org/10.3148/cjdpr-2017-027</t>
   </si>
   <si>
     <t>WWHV074698</t>
   </si>
   <si>
     <t>Krystia, O., Ambrose, T., Darlington, G., Ma, D. W. L., Buchholz, A. C., &amp; Haines, J. (2019). A randomized home-based childhood obesity prevention pilot intervention has favourable effects on parental body composition: Preliminary evidence from the Guelph Family Health Study. BMC Obesity, 6(10). doi:10.1186/s40608-019-0231-y</t>
   </si>
   <si>
-    <t>On hold</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095292</t>
   </si>
   <si>
     <t>Leme, A. C., Muszynski, D., Mirotta, J. A., Caroll, N., Hogan, J. L., Jewell, K., Yu, J., Fisberg, R. M., Duncan, A. M., Ma, D. W. L., &amp; Haines, J. (2021). Diet quality of Canadian preschool children: Associations with socio-demographic characteristics. Canadian Journal of Dietetic Practice &amp; Research, 82(3), 131–135. https://doi.org/10.3148/cjdpr-2021-009</t>
   </si>
   <si>
     <t>WWHV095289</t>
   </si>
   <si>
     <t>MacRae, L. M., Darlington, G., Haines, J., &amp; Ma, D. W. L. (2017). Examination of associations between chaos in the home environment, serum cortisol level, and dietary fat intake among parents of preschool-age children. Applied Physiology, Nutrition, and Metabolism, 42(7), 788–791. https://doi.org/10.1139/apnm-2016-0659</t>
   </si>
   <si>
     <t>WWHV095285</t>
   </si>
   <si>
     <t>Mahajan, A., Haines, J., Carriero, A., Hogan, J. L., Yu, J., Buchholz, A. C., Duncan, A. M., Darlington, G., &amp; Ma, D. W. L. (2022). Non-nutritive sweetener intake is low in preschool-aged children in the Guelph Family Health Pilot Study. Nutrients, 14(10), 2091. https://doi.org/10.3390/nu14102091</t>
   </si>
   <si>
     <t>WWHV095305</t>
   </si>
   <si>
     <t>Mahajan, A., Haines, J., Yu, J., Darlington, G., Buchholz, A. C., Duncan, A. M., &amp; Ma, D. W. L. (2023). Sugar intake among preschool-aged children in the Guelph Family Health Study: Associations with sociodemographic characteristics. Children, 10(9). https://doi.org/10.3390/children10091459</t>
   </si>
   <si>
     <t>WWHV095296</t>
@@ -257,136 +239,133 @@
   <si>
     <t>WWHV095295</t>
   </si>
   <si>
     <t>Sheremeta, J., Ma, D. W. L., Haines, J., Duncan, A. M., Darlington, G., Newton, G., &amp; Buchholz, A. C. (2022). Cheese intake is inversely associated with LDL cholesterol in young children. Canadian Journal of Dietetic Practice &amp; Research, 83(4), 208–211. https://doi.org/10.3148/cjdpr-2022-012</t>
   </si>
   <si>
     <t>WWHV095279</t>
   </si>
   <si>
     <t>Tang, L., Darlington, G., Ma, D., &amp; Haines, J. (2018). Mothers’ and fathers’ media parenting practices associated with young children’s screen-time: A cross-sectional study. BMC Obesity, 5(1), 1–10. https://doi.org/10.1186/s40608-018-0214-4</t>
   </si>
   <si>
     <t>WWHV095283</t>
   </si>
   <si>
     <t>Tang, L., Hruska, V., Ma, D. W. L., &amp; Haines, J. (2020). Parenting under pressure: Stress is associated with mothers’ and fathers’ media parenting practices in Canada. Journal of Children and Media, 15(2), 233–248. https://doi.org/10.1080/17482798.2020.1765821</t>
   </si>
   <si>
     <t>WWHV095293</t>
   </si>
   <si>
     <t>Walton, K., Ambrose, T., Annis, A., Ma, D. W. L., Haines, J., &amp; the Guelph Family Health Study Family Advisory Council. (2018). Putting family into family-based obesity prevention: Enhancing participant engagement through a novel integrated knowledge translation strategy. BMC Medical Research Methodology, 18, 1–9. https://doi.org/10.1186/s12874-018-0588-5</t>
   </si>
   <si>
-    <t>Not applicable (NA) - implementation study</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095280</t>
   </si>
   <si>
     <t>Watterworth, J. C., Hutchinson, J. M., Buchholz, A. C., Darlington, G., Randall Simpson, J. A., Ma, D. W. L., &amp; Haines, J. (2017). Food parenting practices and their association with child nutrition risk status: Comparing mothers and fathers. Applied Physiology, Nutrition &amp; Metabolism, 42(6), 667–671. https://doi.org/10.1139/apnm-2016-0572</t>
   </si>
   <si>
     <t>WWHV095281</t>
   </si>
   <si>
     <t>Wedde, S. (2022). Associations between health behaviour clusters and body composition among preschool-aged children in the Guelph Family Health Study. Master’s thesis, University of Guelph. https://hdl.handle.net/10214/27026</t>
   </si>
   <si>
     <t>WWHV095306</t>
   </si>
   <si>
     <t>Wedde, S., Haines, J., Ma, D.W.L., Duncan, A., &amp; Darlington, G. (2020). Associations between family meal context and diet quality among preschool-aged children in the Guelph Family Health Study. Canadian Journal of Dietetic Practice &amp; Research, 81(1), 21–27. https://doi.org/10.3148/cjdpr-2019-022</t>
   </si>
   <si>
     <t>WWHV095307</t>
   </si>
   <si>
     <t>Weller, S. (2023). Weight-trajectories, diet, and physical activity of mothers in the Guelph Family Health Study. Master’s thesis, University of Guelph. https://hdl.handle.net/10214/27913</t>
   </si>
   <si>
     <t>WWHV088756</t>
   </si>
   <si>
     <t>Whitehouse, A. J., Varcin, K. J., Alvares, G. A., Barbaro, J., Bent, C., Boutrus, M., ... &amp; Hudry, K. (2019). Pre-emptive intervention versus treatment as usual for infants showing early behavioural risk signs of autism spectrum disorder: a single-blind, randomised controlled trial. The Lancet Child &amp; Adolescent Health, 3(9), 605-615.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Low</t>
   </si>
   <si>
     <t>WWHV094365</t>
   </si>
   <si>
     <t>Whitehouse, A. J., Varcin, K. J., Pillar, S., Billingham, W., Alvares, G. A., Barbaro, J., ... &amp; Hudry, K. (2021). Effect of preemptive intervention on developmental outcomes among infants showing early signs of autism: a randomized clinical trial of outcomes to diagnosis. JAMA Pediatrics, 175(11), e213298-e213298.</t>
   </si>
   <si>
     <t>WWHV095282</t>
   </si>
   <si>
     <t>Yu, J., Mahajan, A., Darlington, G., Buchholz, A. C., Duncan, A. M., Haines, J., &amp; Ma, D. W. L. (2023). Free sugar intake from snacks and beverages in Canadian preschool- and toddler-aged children: A cross-sectional study. BMC Nutrition, 9(1). https://doi.org/10.1186/s40795-023-00702-3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -653,806 +632,629 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="615.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="131.968" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...10 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
-[...10 lines deleted...]
-      <c r="A5" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C5" t="s">
-[...10 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C6" t="s">
-[...10 lines deleted...]
-      <c r="A7" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B8" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C7" t="s">
-[...10 lines deleted...]
-      <c r="A8" t="s">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B9" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C8" t="s">
-[...10 lines deleted...]
-      <c r="A9" t="s">
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C9" t="s">
-[...10 lines deleted...]
-      <c r="A10" t="s">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B11" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C10" t="s">
-[...10 lines deleted...]
-      <c r="A11" t="s">
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B12" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C11" t="s">
-[...10 lines deleted...]
-      <c r="A12" t="s">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B13" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C12" t="s">
-[...10 lines deleted...]
-      <c r="A13" t="s">
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B14" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C13" t="s">
-[...10 lines deleted...]
-      <c r="A14" t="s">
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B15" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D14" t="s">
+      <c r="B16" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="E14">
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
-[...394 lines deleted...]
-      <c r="B38" t="s">
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C38" t="s">
-[...10 lines deleted...]
-      <c r="A39" t="s">
+      <c r="B42" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C39" t="s">
-[...10 lines deleted...]
-      <c r="A40" t="s">
+      <c r="B43" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B40" t="s">
-[...59 lines deleted...]
-      <c r="E43">
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
         <v>2.2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>