--- v0 (2025-10-02)
+++ v1 (2026-08-23)
@@ -12,187 +12,347 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014511</t>
   </si>
   <si>
     <t>Abbey, J. M., &amp; Mills, C. (2009). Early results from the statewide evaluation of Michigan’s Infant Mental Health Model. Southgate, MI: Eastern Michigan University; Michigan Association for Infant Mental Health.</t>
   </si>
   <si>
     <t>Michigan Model of Infant Mental Health-Home Visiting (Michigan IMH-HV)</t>
   </si>
   <si>
     <t>Does not pass screens</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV066180</t>
   </si>
   <si>
     <t>Anzman-Frasca, S., Paul, I. M., Moding, K. J., Savage, J. S., Hohman, E. E., &amp; Birch, L. L. (2018). Effects of the INSIGHT obesity preventive intervention on reported and observed infant temperament. Journal of Developmental and Behavioral Pediatrics: JDBP, 39(9), 736-743.  https://doi.org/10.1097/DBP.0000000000000597</t>
   </si>
   <si>
+    <t>WWHV038785</t>
+  </si>
+  <si>
+    <t>Barth, R. P. (2012). Progress in developing responsive parenting programs for child welfare-involved infants: Commentary on Spieker, Oxford, Kelly, Nelson, and Fleming (2012). Child Maltreatment, 17(4), 287–290.</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
+    <t>WWHV073829</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., Barbosa-Leiker, C., Burduli, E., &amp; Buchwald, D. S. (2020). Randomized controlled trial of the Promoting First Relationships® preventive intervention for primary caregivers and toddlers in an American Indian Community. Prevention Science, 21(1), 98–108. https://doi.org/10.1007/s11121-019-01053-x</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>WWHV094890</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., O’Leary, R., &amp; Buchwald, D. S. (2023). Promoting First Relationships® for primary caregivers and toddlers in a Native community: A randomized controlled trial. Prevention Science,
+24(1), 39–49. https://doi.org/10.1007/s11121-022-01415-y</t>
+  </si>
+  <si>
     <t>WWHV027972</t>
   </si>
   <si>
     <t>Cicchetti, D., Rogosch, F. A., &amp; Toth, S. L. (2006). Fostering secure attachment in infants in maltreating families through preventive interventions [Study 1: Randomized-controlled trial]. Development and Psychopathology, 18(3), 623–649. https://doi:10.1017/S0954579406060329</t>
   </si>
   <si>
     <t>Indeterminate</t>
   </si>
   <si>
     <t>WWHV095231</t>
   </si>
   <si>
     <t>Cicchetti, D., Rogosch, F. A., &amp; Toth, S. L. (2006). Fostering secure attachment in infants in maltreating families through preventive interventions [Study 2: Non-experimental design]. Development and Psychopathology, 18(3), 623–649. https://doi:10.1017/S0954579406060329</t>
   </si>
   <si>
+    <t>WWHV069680</t>
+  </si>
+  <si>
+    <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2016). Collaborative perinatal mental health and parenting support in primary care. Study description. Identifier NCT02724774. Retrieved April 25, 2019 from: https://clinicaltrials.gov/show/nct02724774.</t>
+  </si>
+  <si>
+    <t>WWHV095919</t>
+  </si>
+  <si>
+    <t>Dadzie, A., Master, L., Hohman, E. E., Acton, E. H., Tauriello, S., Paul, I. M., ... &amp; Buxton, O. M. (2025). Associations Between Sleep Health and Child Behavior at Age 6 Years in the INSIGHT Study. Journal of Developmental &amp; Behavioral Pediatrics, 46(1), e56–e63. https://doi.org/10.1097/DBP.0000000000001326</t>
+  </si>
+  <si>
+    <t>WWHV069687</t>
+  </si>
+  <si>
+    <t>Hallam, R. A., Han, M., Vu, J., &amp; Hustedt, J. T. (2016). Meaningful family engagement in early care and education programs: The role of home visits in promoting positive parent-child interaction. In J. A. Sutterby (Ed.), Family Involvement in Early Education and Child Care (pp. 51–66). Bingley, United Kingdom: Emerald Group Publishing Limited.</t>
+  </si>
+  <si>
+    <t>WWHV095918</t>
+  </si>
+  <si>
+    <t>Harris, S. J., Paul, I. M., Anzman-Frasca, S., Savage, J. S., &amp; Hohman, E. E. (2025). Protective Eating Behaviors Among Children at Higher Risk for Obesity in the INSIGHT Study. Childhood Obesity, 21(1), 76–83. https://doi.org/10.1089/chi.2024.0279</t>
+  </si>
+  <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>WWHV095916</t>
+  </si>
+  <si>
+    <t>Hash, J. B., Oxford, M. L., Nelson, D. C., Lohr, M. J., Fleming, C. B., de Castro, A. B., &amp; Spieker, S. J. (2025). Efficacy of Promoting First Relationships® for English and Spanish Speakers: a Randomized Controlled Trial. Journal of Child and Family Studies, 34, 1135-1150. https://doi.org/10.1007/s10826-024-03003-wi</t>
+  </si>
+  <si>
+    <t>On hold</t>
   </si>
   <si>
     <t>WWHV069720</t>
   </si>
   <si>
     <t>Hastings, P. D., Kahle, S., Fleming, C., Lohr, M. J., Katz, L. F., &amp; Oxford, M. L. (2018). An intervention that increases parental sensitivity in families referred to child protective services also changes toddlers’ parasympathetic regulation. Developmental Science, 22(1), e12725.</t>
   </si>
   <si>
+    <t>WWHV095914</t>
+  </si>
+  <si>
+    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
+  </si>
+  <si>
+    <t>WWHV095920</t>
+  </si>
+  <si>
+    <t>Hernandez, E., Hohman, E. E., Ferrante, M. J., Anzman‐Frasca, S., Paul, I. M., &amp; Savage, J. S. (2024). Toddler dietary patterns from the INSIGHT randomized clinical trial comparing responsive parenting versus control: A latent class analysis. Obesity, 32(1), 141–149. https://doi.org/10.1002/oby.23900</t>
+  </si>
+  <si>
+    <t>WWHV095912</t>
+  </si>
+  <si>
+    <t>Hustedt, J. T., Hooper, A., Hallam, R. A., Vu, J. A., Han, M., &amp; Ziegler, M. (2025). Child temperament as a moderator of promoting first relationships intervention effects among families in early head start. Prevention Science, 26(Suppl 1), 41-51. https://doi.org/10.1007/s11121-022-01340-0</t>
+  </si>
+  <si>
     <t>WWHV086100</t>
   </si>
   <si>
     <t>Huth-Bocks, A. C., Jester, J. M., Stacks, A. M., Muzik, M., Rosenblum, K. L., &amp; Michigan Collaborative for Infant Mental Health Research. (2020). Infant mental health home visiting therapists’ fidelity to the Michigan IMH-HV model in community practice settings. Infant Mental Health Journal, 41(2), 206–219. https://doi.org/10.1002/imhj.21839</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
     <t>WWHV094984</t>
   </si>
   <si>
     <t>Jester, J. M., Rosenblum, K. L., Muzik, M., Niec, L. N., Stringer, M. K., Handelzalts, J. E., Brophy-Herb, H. E., Stacks, A. M., Weatherston, D. J., Torres, C., Julian, M. M., Lawler, J. M., &amp; Michigan Collaborative for Infant Mental Health Research. (2023). Demographic and psychological factors that predict retention in infant mental health home visiting. Early Childhood Research Quarterly, 62, 64–75. https://doi.org/10.1016/j.ecresq.2022.07.010</t>
   </si>
   <si>
     <t>WWHV069681</t>
   </si>
   <si>
     <t>Jones, E. J. H., Dawson, G., Kelly, J., Estes, A., &amp; Jane Webb, S. (2017). Parent-delivered early intervention in infants at risk for ASD: Effects on electrophysiological and habituation measures of social attention. Autism Research, 10(5), 961-972.</t>
   </si>
   <si>
-    <t>Low</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094462</t>
   </si>
   <si>
     <t>Julian, M. M., Muzik, M., Jester, J. M., Handelzalts, J., Erickson, N., Stringer, M., Brophy-Herb, H., Ribaudo, J., Huth-Bocks, A., Lawler, J., Stacks, A., Rosenblum, K. L., &amp; Michigan Collaborative for Infant Mental Health Research. (2021). Relationships heal: Reducing harsh parenting and child abuse potential with relationship-based parent-infant home visiting. Children and Youth Services Review, 128, Article 106135.  https://doi.org/10.1016/j.childyouth.2021.106135</t>
   </si>
   <si>
     <t>WWHV095189</t>
   </si>
   <si>
     <t>Julian, M. M., Riggs, J., Wong, K., Lawler, J. M., Brophy-Herb, H. E., Ribaudo, J., Stacks, A., Jester, J. M., Pitzen, J., Rosenblum, K. L., Muzik, M., &amp; Michigan Collaborative for Infant Mental Health Research. (2023). Relationships reduce risks for child maltreatment: Results of an experimental trial of infant mental health home visiting. Frontiers in Psychiatry, 14, 979740. https://doi.org/10.3389/fpsyt.2023.979740</t>
   </si>
   <si>
+    <t>WWHV014436</t>
+  </si>
+  <si>
+    <t>Kelly, J. F. (2000). Training personnel to promote quality parent-child interaction in families who are homeless. Topics in Early Childhood Special Education, 20(3), 174–185.</t>
+  </si>
+  <si>
+    <t>WWHV045879</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., &amp; Barnard, K. E. (1999). Parent education within a relationship-focused model. Topics in Early Childhood Special Education, 19(3), 151.</t>
+  </si>
+  <si>
+    <t>WWHV045942</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., Zuckerman, T., &amp; Rosenblatt, S. (2008). Promoting First Relationships: A relationship-focused early intervention approach. Infants &amp; Young Children: An Interdisciplinary Journal of Early Childhood Intervention, 21(4), 285–295.</t>
+  </si>
+  <si>
+    <t>WWHV088672</t>
+  </si>
+  <si>
+    <t>Kuklinski, M. R., Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2020). Benefit-cost analysis of Promoting First Relationships®: Implications of victim benefits assumptions for return on investment. Child Abuse &amp; Neglect, 106, 104515.</t>
+  </si>
+  <si>
+    <t>WWHV094517</t>
+  </si>
+  <si>
+    <t>O’Leary, R., Oxford, M. L., Booth-LaForce, C., London, S., &amp; Buchwald, D. S. (2022). Experiences of Native participants in the Promoting First Relationships® intervention: Focus group findings. Maternal and Child Health Journal, 26(11), 2263-2270. https://doi.org/10.1007/s10995-022-03533-z</t>
+  </si>
+  <si>
+    <t>WWHV014437</t>
+  </si>
+  <si>
+    <t>Maher, E. J., Kelly, J. F., &amp; Scarpa, J. P. (2008). A qualitative evaluation of a program to support family, friend, and neighbor caregivers. NHSA DIALOG, 11(2), 69–89.</t>
+  </si>
+  <si>
     <t>WWHV038787</t>
   </si>
   <si>
     <t>Nelson, E. M., &amp; Spieker, S. J. (2013). Intervention effects on morning and stimulated cortisol responses among toddlers in foster care. Infant Mental Health Journal, 34(3), 211-221.</t>
   </si>
   <si>
+    <t>WWHV095921</t>
+  </si>
+  <si>
+    <t>Oxford, M., Abrahamson‐Richards, T., O'Leary, R., Booth‐LaForce, C., Spieker, S., Lohr, M. J., ... &amp; Kelly, J. (2024). The development of the Promoting First Relationships home visiting program and caregivers’ comments about their experiences across four RCT studies. Infant Mental Health Journal. 46(2), 181-198. https://doi.org/10.1002/imhj.22153</t>
+  </si>
+  <si>
+    <t>WWHV073830</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Lallemand, O., Parrish, L., Widner, M., Petras, A., . . . the CATCH Project Team. (2018). Promoting First Relationships®: Implementing a home visiting research program in two tribal communities. Unpublished manuscript submitted to HomVEE.</t>
+  </si>
+  <si>
+    <t>WWHV094631</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Madesclaire, O., Parrish, L., Widner, M., Petras, A., Abrahamson-Richards, T., Nelson, K., Buchwald, D., &amp; CATCH Project Team. (2020). Promoting First Relationships®: Implementing a home visiting research program in two American Indian communities. Canadian Journal of Nursing Research, 52(2), 149–156. https://doi.org/10.1177/0844562120914424</t>
+  </si>
+  <si>
+    <t>WWHV039024</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Fleming, C. B., Nelson, E. M., Kelly, J. F., &amp; Spieker, S. J. (2013). Randomized Trial of Promoting First Relationships: Effects on maltreated toddlers' separation distress and sleep regulation after reunification. Children &amp; Youth Services Review, 35, 1988-1992</t>
+  </si>
+  <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
+  </si>
+  <si>
+    <t>WWHV069655</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Marcenko, M., Fleming, C. B., Lohr, M. J., &amp; Spieker, S. J. (2016). Promoting birth parents’ relationships with their toddlers upon reunification: Results from Promoting First Relationships® home visiting program. Children and Youth Services Review, 61, 109–116.</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
+    <t>WWHV065192</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., Fleming, C. B., Dillon, C., &amp; Rees, J. (2018). Ensuring implementation fidelity of a 10-week home visiting program in two randomized clinical trials. Maternal and Child Health Journal, 22(3), 376–383.</t>
+  </si>
+  <si>
+    <t>WWHV062189</t>
+  </si>
+  <si>
+    <t>Pasalich, D. S., Fleming, C. B., Oxford, M. L., Zheng, Y., &amp; Spieker, S. J. (2016). Can parenting intervention prevent cascading effects from placement instability to insecure attachment to externalizing problems in maltreated toddlers? Child maltreatment, 21(3), 175-185.</t>
+  </si>
+  <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
+    <t>WWHV095915</t>
+  </si>
+  <si>
+    <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
+  </si>
+  <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
   </si>
   <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
   <si>
     <t>WWHV044705</t>
   </si>
   <si>
     <t>Paul, I. M., Williams, J. S., Anzman-Frasca, S., Beiler, J. S., Makova, K. D., Marini, M. E., Hess, L. B., Rzucidlo, S. E., Verdiglione, N., Mindell, J. A., &amp; Birch, L. L. (2014). The Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT) study. BMC Pediatrics, 14(1), 1-15. https://doi.org/10.1186%2F1471-2431-14-184</t>
   </si>
   <si>
     <t>WWHV094406</t>
   </si>
   <si>
     <t>Ribaudo, J., Lawler, J. M., Jester, J. M., Riggs, J., Erickson, N. L., Stacks, A. M., Brophy-Herb, H., Muzik, M., &amp; Rosenblum, K. L. (2022). Maternal history of adverse experiences and posttraumatic stress disorder symptoms impact toddlers’ early socioemotional wellbeing: The benefits of infant mental health-home visiting. Frontiers in Psychology, 12, 792989. https://doi.org/10.3389/fpsyg.2021.792989</t>
   </si>
   <si>
     <t>WWHV094490</t>
@@ -209,145 +369,163 @@
   <si>
     <t>WWHV092157</t>
   </si>
   <si>
     <t>Rosenblum, K., Muzik, M., &amp; Riggs, J. (2020). 20.4 Infant mental health home visiting buffers the adverse impact of maternal adverse childhood experiences on toddler and parent outcomes. Journal of the American Academy of Child and Adolescent Psychiatry, 59(10), S297. https://doi.org/10.1016/j.jaac.2020.07.668</t>
   </si>
   <si>
     <t>WWHV094546</t>
   </si>
   <si>
     <t>Rosenblum, K. L., Riggs, J., Freeman, S., Shah, P. E., Muzik, M., &amp; Michigan Collaborative for Infant Mental Health Research. (2022). In-the-moment ratings on the Early Relational Health Screen: A pilot study of application in home visiting and primary care. Infant Mental Health Journal, 43(3), 410–423. https://doi.org/10.1002/imhj.21978</t>
   </si>
   <si>
     <t>WWHV091277</t>
   </si>
   <si>
     <t>Ruggiero, C. F., Hohman, E. E., Birch, L. L., Paul, I. M., &amp; Savage, J. S. (2021). INSIGHT responsive parenting intervention effects on child appetite and maternal feeding practices through age 3 years. Appetite, 159, 105060. doi:10.1016/j.appet.2020.105060</t>
   </si>
   <si>
     <t>WWHV084517</t>
   </si>
   <si>
     <t>Ruggiero, C. F., Hohman, E. E., Birch, L. L., Paul, I. M., &amp; Savage, J. S. (2020). The Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT) responsive parenting intervention for firstborns impacts feeding of secondborns. American Journal of Clinical Nutrition, 111(1), 21-27. https://doi.org/10.1093/ajcn/nqz277</t>
   </si>
   <si>
-    <t>On hold</t>
+    <t>WWHV069732</t>
+  </si>
+  <si>
+    <t>Sanchez, B. (2018). An exploration of the factors that contribute to placement instability for foster care children and interventions to address the problem (Master’s thesis, California State University, Los Angeles).</t>
   </si>
   <si>
     <t>WWHV081158</t>
   </si>
   <si>
     <t>Shea, S. E., Goldberg, S., &amp; Weatherston, D. J. (2016). A community mental health professional development model for the expansion of reflective practice and supervision: Evaluation of a pilot training series for infant mental health professionals. Infant Mental Health Journal, 37(6), 653–669. https://doi.org/10.1002/imhj.21611</t>
   </si>
   <si>
     <t>WWHV085389</t>
   </si>
   <si>
     <t>Shea, S. E., Jester, J. M., Huth-Bocks, A. C., Weatherston, D. J., Muzik, M., Rosenblum, K. L., &amp; Michigan Collaborative for Infant Mental Health Research. (2020). Infant mental health home visiting therapists’ reflective supervision self-efficacy in community practice settings. Infant Mental Health Journal, 41(2), 191–205. https://doi.org/10.1002/imhj.21834</t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
   </si>
   <si>
+    <t>WWHV038786</t>
+  </si>
+  <si>
+    <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Response to the Barth commentary (2012). Child Maltreatment, 17(4), 291–294.</t>
+  </si>
+  <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
   </si>
   <si>
     <t>WWHV095237</t>
   </si>
   <si>
     <t>Stacks, A. M., Barron, C. C., &amp; Wong, K. (2019). Infant mental health home visiting in the context of an infant-toddler court team: Changes in parental responsiveness and reflective functioning. Infant Mental Health Journal, 40(4), 523–540. https://doi.org/10.1002/imhj.21785</t>
   </si>
   <si>
     <t>WWHV095251</t>
   </si>
   <si>
     <t>Stacks, A. M., Jester, J. M., Wong, K., Huth-Bocks, A., Brophy-Herb, H., Lawler, J., Riggs, J., Ribaudo, J., Muzik, M., &amp; Rosenblum, K. L. (2022). Infant mental health home visiting: Intervention dosage and therapist experience interact to support improvements in maternal reflective functioning. Attachment &amp; Human Development, 24(1), 53–75. https://doi.org/10.1080/14616734.2020.1865606</t>
   </si>
   <si>
     <t>WWHV086176</t>
   </si>
   <si>
     <t>Stacks, A. M., Wong, K., Barron, C., &amp; Ryznar, T. (2020). Permanency and well-being outcomes for maltreated infants: Pilot results from an infant-toddler court team. Child Abuse &amp; Neglect, 101, 104332. https://doi.org/10.1016/j.chiabu.2019.104332</t>
+  </si>
+  <si>
+    <t>WWHV095103</t>
+  </si>
+  <si>
+    <t>Tauriello, S., Savage, J. S., Goldsmith, J., Kubiniec, E., Paul, I. M., &amp; Anzman-Frasca, S. (2023). Effect of the INSIGHT responsive parenting intervention on parenting and child behavior at ages 3 and 6 years. The Journal of Pediatrics, 255, 72–79. https://doi.org/10.1016/j.jpeds.2022.10.025</t>
   </si>
   <si>
     <t>WWHV095264</t>
   </si>
   <si>
     <t>Weatherston, D. J., Ribaudo, J., &amp; Michigan Collaborative for Infant Mental Health Research (2020). The Michigan Infant Mental Health Home Visiting Model. Infant Mental Health Journal, 41(2), 166–177. https://doi.org/10.1002/imhj.21838</t>
   </si>
   <si>
     <t>WWHV078931</t>
   </si>
   <si>
     <t>Wheeler, R., Ludtke, M., Helmer, J., Barna, N., Wilson, K., &amp; Oleksiak, C. (2013). Implementation of the PICCOLO in infant mental health practice: A case study. Infant Mental Health Journal, 34(4), 352–358. https://doi.org/10.1002/imhj.21395</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -611,690 +789,1174 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E36"/>
+  <dimension ref="A1:E65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="628.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...2 lines deleted...]
-      <c r="D1" t="s">
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
-[...2 lines deleted...]
-      <c r="E2">
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5">
+      <c r="D8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-[...6 lines deleted...]
-      <c r="C6" t="s">
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6">
+      <c r="D9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
-      <c r="A7" t="s">
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B7" t="s">
-[...5 lines deleted...]
-      <c r="D7" t="s">
+      <c r="E11" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E7">
-[...27 lines deleted...]
-      <c r="C9" t="s">
+      <c r="E14" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9">
+      <c r="D20" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E20" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
-[...6 lines deleted...]
-      <c r="C10" t="s">
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10">
+      <c r="D21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E21" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
-[...23 lines deleted...]
-      <c r="C12" t="s">
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C23" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12">
+      <c r="D23" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E23" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="13" spans="1:5">
-[...6 lines deleted...]
-      <c r="C13" t="s">
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13">
+      <c r="D24" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E24" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="14" spans="1:5">
-[...20 lines deleted...]
-      <c r="B15" t="s">
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E29" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E31" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E33" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E34" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="E35" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E15">
-[...13 lines deleted...]
-      <c r="D16" t="s">
+      <c r="E36" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E16">
-[...13 lines deleted...]
-      <c r="D17" t="s">
+      <c r="E37" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E38" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E17">
-[...10 lines deleted...]
-      <c r="C18" t="s">
+      <c r="E39" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E40" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E41" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C43" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D18" t="s">
+      <c r="D43" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E18">
+      <c r="E43" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
-[...6 lines deleted...]
-      <c r="C19" t="s">
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C45" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D19" t="s">
+      <c r="D45" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E19">
+      <c r="E45" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
-[...6 lines deleted...]
-      <c r="C20" t="s">
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C46" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D20" t="s">
-[...2 lines deleted...]
-      <c r="E20">
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
-      <c r="A21" t="s">
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E48" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E52" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E53" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="E61" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C62" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21">
+      <c r="D62" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
-[...6 lines deleted...]
-      <c r="C22" t="s">
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C64" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22">
+      <c r="D64" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
-[...6 lines deleted...]
-      <c r="C23" t="s">
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C65" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D23" t="s">
-[...223 lines deleted...]
-      <c r="E36">
+      <c r="D65" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E65" s="1">
         <v>2.2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>