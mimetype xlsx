--- v0 (2026-07-18)
+++ v1 (2026-11-05)
@@ -75,50 +75,53 @@
     <t>WWHV094890</t>
   </si>
   <si>
     <t>Booth-LaForce, C., Oxford, M. L., O’Leary, R., &amp; Buchwald, D. S. (2023). Promoting First Relationships® for primary caregivers and toddlers in a Native community: A randomized controlled trial. Prevention Science,
 24(1), 39–49. https://doi.org/10.1007/s11121-022-01415-y</t>
   </si>
   <si>
     <t>WWHV069680</t>
   </si>
   <si>
     <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2016). Collaborative perinatal mental health and parenting support in primary care. Study description. Identifier NCT02724774. Retrieved April 25, 2019 from: https://clinicaltrials.gov/show/nct02724774.</t>
   </si>
   <si>
     <t>WWHV069687</t>
   </si>
   <si>
     <t>Hallam, R. A., Han, M., Vu, J., &amp; Hustedt, J. T. (2016). Meaningful family engagement in early care and education programs: The role of home visits in promoting positive parent-child interaction. In J. A. Sutterby (Ed.), Family Involvement in Early Education and Child Care (pp. 51–66). Bingley, United Kingdom: Emerald Group Publishing Limited.</t>
   </si>
   <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV095916</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Nelson, D. C., Lohr, M. J., Fleming, C. B., de Castro, A. B., &amp; Spieker, S. J. (2025). Efficacy of Promoting First Relationships® for English and Spanish Speakers: a Randomized Controlled Trial. Journal of Child and Family Studies, 34, 1135-1150. https://doi.org/10.1007/s10826-024-03003-wi</t>
   </si>
   <si>
     <t>On hold</t>
   </si>
   <si>
     <t>WWHV069720</t>
   </si>
   <si>
     <t>Hastings, P. D., Kahle, S., Fleming, C., Lohr, M. J., Katz, L. F., &amp; Oxford, M. L. (2018). An intervention that increases parental sensitivity in families referred to child protective services also changes toddlers’ parasympathetic regulation. Developmental Science, 22(1), e12725.</t>
   </si>
   <si>
     <t>WWHV095912</t>
   </si>
   <si>
     <t>Hustedt, J. T., Hooper, A., Hallam, R. A., Vu, J. A., Han, M., &amp; Ziegler, M. (2025). Child temperament as a moderator of promoting first relationships intervention effects among families in early head start. Prevention Science, 26(Suppl 1), 41-51. https://doi.org/10.1007/s11121-022-01340-0</t>
   </si>
   <si>
     <t>WWHV069681</t>
   </si>
   <si>
     <t>Jones, E. J. H., Dawson, G., Kelly, J., Estes, A., &amp; Jane Webb, S. (2017). Parent-delivered early intervention in infants at risk for ASD: Effects on electrophysiological and habituation measures of social attention. Autism Research, 10(5), 961-972.</t>
@@ -175,53 +178,50 @@
     <t>Oxford, M., Abrahamson‐Richards, T., O'Leary, R., Booth‐LaForce, C., Spieker, S., Lohr, M. J., ... &amp; Kelly, J. (2024). The development of the Promoting First Relationships home visiting program and caregivers’ comments about their experiences across four RCT studies. Infant Mental Health Journal. 46(2), 181-198. https://doi.org/10.1002/imhj.22153</t>
   </si>
   <si>
     <t>WWHV073830</t>
   </si>
   <si>
     <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Lallemand, O., Parrish, L., Widner, M., Petras, A., . . . the CATCH Project Team. (2018). Promoting First Relationships®: Implementing a home visiting research program in two tribal communities. Unpublished manuscript submitted to HomVEE.</t>
   </si>
   <si>
     <t>WWHV094631</t>
   </si>
   <si>
     <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Madesclaire, O., Parrish, L., Widner, M., Petras, A., Abrahamson-Richards, T., Nelson, K., Buchwald, D., &amp; CATCH Project Team. (2020). Promoting First Relationships®: Implementing a home visiting research program in two American Indian communities. Canadian Journal of Nursing Research, 52(2), 149–156. https://doi.org/10.1177/0844562120914424</t>
   </si>
   <si>
     <t>WWHV039024</t>
   </si>
   <si>
     <t>Oxford, M. L., Fleming, C. B., Nelson, E. M., Kelly, J. F., &amp; Spieker, S. J. (2013). Randomized Trial of Promoting First Relationships: Effects on maltreated toddlers' separation distress and sleep regulation after reunification. Children &amp; Youth Services Review, 35, 1988-1992</t>
   </si>
   <si>
     <t>WWHV094871</t>
   </si>
   <si>
     <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
-  </si>
-[...1 lines deleted...]
-    <t>High</t>
   </si>
   <si>
     <t>WWHV089835</t>
   </si>
   <si>
     <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
   </si>
   <si>
     <t>WWHV069655</t>
   </si>
   <si>
     <t>Oxford, M. L., Marcenko, M., Fleming, C. B., Lohr, M. J., &amp; Spieker, S. J. (2016). Promoting birth parents’ relationships with their toddlers upon reunification: Results from Promoting First Relationships® home visiting program. Children and Youth Services Review, 61, 109–116.</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
     <t>WWHV065192</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., Fleming, C. B., Dillon, C., &amp; Rees, J. (2018). Ensuring implementation fidelity of a 10-week home visiting program in two randomized clinical trials. Maternal and Child Health Journal, 22(3), 376–383.</t>
   </si>
@@ -712,466 +712,498 @@
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C7" s="1"/>
-      <c r="D7" s="1"/>
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E7" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>25</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E9" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E10" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>29</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E11" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E13" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E14" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E15" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E16" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E17" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>44</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E18" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E19" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E20" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E21" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E22" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="E23" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="E24" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E25" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C26" s="1"/>
-      <c r="D26" s="1"/>
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E26" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E27" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E28" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C29" s="1"/>
-      <c r="D29" s="1"/>
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E29" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E30" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C31" s="1"/>
-      <c r="D31" s="1"/>
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E31" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E32" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C33" s="1"/>
-      <c r="D33" s="1"/>
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E33" s="1">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>