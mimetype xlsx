--- v0 (2026-07-19)
+++ v1 (2026-09-21)
@@ -12,119 +12,125 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
+    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV066180</t>
   </si>
   <si>
     <t>Anzman-Frasca, S., Paul, I. M., Moding, K. J., Savage, J. S., Hohman, E. E., &amp; Birch, L. L. (2018). Effects of the INSIGHT obesity preventive intervention on reported and observed infant temperament. Journal of Developmental and Behavioral Pediatrics: JDBP, 39(9), 736-743.  https://doi.org/10.1097/DBP.0000000000000597</t>
   </si>
   <si>
     <t>WWHV095919</t>
   </si>
   <si>
     <t>Dadzie, A., Master, L., Hohman, E. E., Acton, E. H., Tauriello, S., Paul, I. M., ... &amp; Buxton, O. M. (2025). Associations Between Sleep Health and Child Behavior at Age 6 Years in the INSIGHT Study. Journal of Developmental &amp; Behavioral Pediatrics, 46(1), e56–e63. https://doi.org/10.1097/DBP.0000000000001326</t>
   </si>
   <si>
-    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
-[...1 lines deleted...]
-  <si>
     <t>Low</t>
   </si>
   <si>
     <t>WWHV095918</t>
   </si>
   <si>
     <t>Harris, S. J., Paul, I. M., Anzman-Frasca, S., Savage, J. S., &amp; Hohman, E. E. (2025). Protective Eating Behaviors Among Children at Higher Risk for Obesity in the INSIGHT Study. Childhood Obesity, 21(1), 76–83. https://doi.org/10.1089/chi.2024.0279</t>
   </si>
   <si>
     <t>Does not pass screens</t>
   </si>
   <si>
     <t>WWHV095914</t>
   </si>
   <si>
     <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
   </si>
   <si>
-    <t>High</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095920</t>
   </si>
   <si>
     <t>Hernandez, E., Hohman, E. E., Ferrante, M. J., Anzman‐Frasca, S., Paul, I. M., &amp; Savage, J. S. (2024). Toddler dietary patterns from the INSIGHT randomized clinical trial comparing responsive parenting versus control: A latent class analysis. Obesity, 32(1), 141–149. https://doi.org/10.1002/oby.23900</t>
   </si>
   <si>
     <t>WWHV027974</t>
   </si>
   <si>
     <t>Hussaini, S. K., Holley, P., &amp; Ritenour, D. (2011). Reducing low birth weight infancy: Assessing the effectiveness of the Health Start program in Arizona. Maternal and Child Health Journal, 15, 225–233.</t>
+  </si>
+  <si>
+    <t>Arizona Health Start Program</t>
+  </si>
+  <si>
+    <t>On hold</t>
   </si>
   <si>
     <t>WWHV094380</t>
   </si>
   <si>
     <t>McCue, K., Sabo, S., Wightman, P., Jimenez, D., &amp; Rumann, S. (2021). Health Start program evaluation, 2006-2016: Final impact report. Arizona Department of Health Services. Retrieved from https://azdhs.gov/documents/prevention/womens-childrens-health/reports-…</t>
   </si>
   <si>
     <t>WWHV095915</t>
   </si>
   <si>
     <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
   </si>
   <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
   </si>
   <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
@@ -530,283 +536,327 @@
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C3" s="1"/>
-      <c r="D3" s="1"/>
       <c r="E3" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E4" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E5" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E6" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E7" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C8" s="1"/>
-      <c r="D8" s="1"/>
+      <c r="C8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>24</v>
+      </c>
       <c r="E8" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="1" t="s">
-[...3 lines deleted...]
-      <c r="D9" s="1"/>
+      <c r="D9" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E9" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E10" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>30</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E11" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>32</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E12" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>34</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="E13" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>36</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E14" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="D15" s="1"/>
+        <v>38</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>24</v>
+      </c>
       <c r="E15" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>40</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E16" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>42</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E17" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E18" s="1">
         <v>2.3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>