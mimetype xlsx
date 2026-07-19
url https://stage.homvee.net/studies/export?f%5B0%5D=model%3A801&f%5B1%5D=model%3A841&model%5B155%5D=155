--- v0 (2026-05-23)
+++ v1 (2026-07-19)
@@ -12,155 +12,131 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014511</t>
   </si>
   <si>
     <t>Abbey, J. M., &amp; Mills, C. (2009). Early results from the statewide evaluation of Michigan’s Infant Mental Health Model. Southgate, MI: Eastern Michigan University; Michigan Association for Infant Mental Health.</t>
   </si>
   <si>
-    <t>Michigan Model of Infant Mental Health-Home Visiting (Michigan IMH-HV)</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV027972</t>
   </si>
   <si>
     <t>Cicchetti, D., Rogosch, F. A., &amp; Toth, S. L. (2006). Fostering secure attachment in infants in maltreating families through preventive interventions [Study 1: Randomized-controlled trial]. Development and Psychopathology, 18(3), 623–649. https://doi:10.1017/S0954579406060329</t>
   </si>
   <si>
-    <t>Indeterminate</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095231</t>
   </si>
   <si>
     <t>Cicchetti, D., Rogosch, F. A., &amp; Toth, S. L. (2006). Fostering secure attachment in infants in maltreating families through preventive interventions [Study 2: Non-experimental design]. Development and Psychopathology, 18(3), 623–649. https://doi:10.1017/S0954579406060329</t>
   </si>
   <si>
     <t>WWHV027974</t>
   </si>
   <si>
     <t>Hussaini, S. K., Holley, P., &amp; Ritenour, D. (2011). Reducing low birth weight infancy: Assessing the effectiveness of the Health Start program in Arizona. Maternal and Child Health Journal, 15, 225–233.</t>
   </si>
   <si>
-    <t>Arizona Health Start Program</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV086100</t>
   </si>
   <si>
     <t>Huth-Bocks, A. C., Jester, J. M., Stacks, A. M., Muzik, M., Rosenblum, K. L., &amp; Michigan Collaborative for Infant Mental Health Research. (2020). Infant mental health home visiting therapists’ fidelity to the Michigan IMH-HV model in community practice settings. Infant Mental Health Journal, 41(2), 206–219. https://doi.org/10.1002/imhj.21839</t>
   </si>
   <si>
-    <t>Not applicable (NA) - implementation study</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094984</t>
   </si>
   <si>
     <t>Jester, J. M., Rosenblum, K. L., Muzik, M., Niec, L. N., Stringer, M. K., Handelzalts, J. E., Brophy-Herb, H. E., Stacks, A. M., Weatherston, D. J., Torres, C., Julian, M. M., Lawler, J. M., &amp; Michigan Collaborative for Infant Mental Health Research. (2023). Demographic and psychological factors that predict retention in infant mental health home visiting. Early Childhood Research Quarterly, 62, 64–75. https://doi.org/10.1016/j.ecresq.2022.07.010</t>
   </si>
   <si>
     <t>WWHV094462</t>
   </si>
   <si>
     <t>Julian, M. M., Muzik, M., Jester, J. M., Handelzalts, J., Erickson, N., Stringer, M., Brophy-Herb, H., Ribaudo, J., Huth-Bocks, A., Lawler, J., Stacks, A., Rosenblum, K. L., &amp; Michigan Collaborative for Infant Mental Health Research. (2021). Relationships heal: Reducing harsh parenting and child abuse potential with relationship-based parent-infant home visiting. Children and Youth Services Review, 128, Article 106135.  https://doi.org/10.1016/j.childyouth.2021.106135</t>
   </si>
   <si>
     <t>WWHV095189</t>
   </si>
   <si>
     <t>Julian, M. M., Riggs, J., Wong, K., Lawler, J. M., Brophy-Herb, H. E., Ribaudo, J., Stacks, A., Jester, J. M., Pitzen, J., Rosenblum, K. L., Muzik, M., &amp; Michigan Collaborative for Infant Mental Health Research. (2023). Relationships reduce risks for child maltreatment: Results of an experimental trial of infant mental health home visiting. Frontiers in Psychiatry, 14, 979740. https://doi.org/10.3389/fpsyt.2023.979740</t>
   </si>
   <si>
-    <t>Low</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094380</t>
   </si>
   <si>
     <t>McCue, K., Sabo, S., Wightman, P., Jimenez, D., &amp; Rumann, S. (2021). Health Start program evaluation, 2006-2016: Final impact report. Arizona Department of Health Services. Retrieved from https://azdhs.gov/documents/prevention/womens-childrens-health/reports-…</t>
   </si>
   <si>
     <t>WWHV094406</t>
   </si>
   <si>
     <t>Ribaudo, J., Lawler, J. M., Jester, J. M., Riggs, J., Erickson, N. L., Stacks, A. M., Brophy-Herb, H., Muzik, M., &amp; Rosenblum, K. L. (2022). Maternal history of adverse experiences and posttraumatic stress disorder symptoms impact toddlers’ early socioemotional wellbeing: The benefits of infant mental health-home visiting. Frontiers in Psychology, 12, 792989. https://doi.org/10.3389/fpsyg.2021.792989</t>
   </si>
   <si>
     <t>WWHV094490</t>
   </si>
   <si>
     <t>Riggs, J. L., Rosenblum, K. L., Muzik, M., Jester, J., Freeman, S., Huth-Bocks, A., Waddell, R., Alfafara, E., Miller, A., Lawler, J., Erickson, N., Weatherston, D., Shah, P., Brophy-Herb, H., &amp; Michigan Collaborative for Infant Mental Health Research. (2022). Infant mental health home visiting mitigates impact of maternal adverse childhood experiences on toddler language competence: A randomized controlled trial. Journal of Developmental and Behavioral Pediatrics, 43(4), e227–e236. https://doi.org/10.1097/DBP.0000000000001020</t>
-  </si>
-[...1 lines deleted...]
-    <t>High</t>
   </si>
   <si>
     <t>WWHV085984</t>
   </si>
   <si>
     <t>Rosenblum, K. L., Muzik, M., Jester, J. M., Huth-Bocks, A., Erickson, N., Ludtke, M., Weatherston, D., Brophy-Herb, H., Tableman, B., Alfafara, E., Waddell, R., &amp; Michigan Collaborative for Infant Mental Health Research. (2020). Community-delivered infant-parent psychotherapy improves maternal sensitive caregiving: Evaluation of the Michigan Model of Infant Mental Health Home Visiting. Infant Mental Health Journal, 41(2), 178–190. https://doi.org/10.1002/imhj.21840</t>
   </si>
   <si>
     <t>WWHV092157</t>
   </si>
   <si>
     <t>Rosenblum, K., Muzik, M., &amp; Riggs, J. (2020). 20.4 Infant mental health home visiting buffers the adverse impact of maternal adverse childhood experiences on toddler and parent outcomes. Journal of the American Academy of Child and Adolescent Psychiatry, 59(10), S297. https://doi.org/10.1016/j.jaac.2020.07.668</t>
   </si>
   <si>
     <t>WWHV094546</t>
   </si>
   <si>
     <t>Rosenblum, K. L., Riggs, J., Freeman, S., Shah, P. E., Muzik, M., &amp; Michigan Collaborative for Infant Mental Health Research. (2022). In-the-moment ratings on the Early Relational Health Screen: A pilot study of application in home visiting and primary care. Infant Mental Health Journal, 43(3), 410–423. https://doi.org/10.1002/imhj.21978</t>
   </si>
   <si>
     <t>WWHV089831</t>
   </si>
   <si>
     <t>Sabo, S. (2020). Arizona Health Start evaluation report. Center for Health Equity Research, Northern Arizona University.</t>
   </si>
@@ -227,52 +203,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -539,483 +518,382 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="628.704" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E3">
-[...4 lines deleted...]
-      <c r="A4" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...10 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E5">
+      <c r="B8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-[...34 lines deleted...]
-      <c r="A8" t="s">
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B11" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C8" t="s">
-[...10 lines deleted...]
-      <c r="A9" t="s">
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B12" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E9">
-[...4 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B13" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C10" t="s">
-[...5 lines deleted...]
-      <c r="E10">
+      <c r="B14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
-[...34 lines deleted...]
-      <c r="A13" t="s">
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B17" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C13" t="s">
-[...10 lines deleted...]
-      <c r="A14" t="s">
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B18" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C14" t="s">
-[...10 lines deleted...]
-      <c r="A15" t="s">
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B19" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C15" t="s">
-[...10 lines deleted...]
-      <c r="A16" t="s">
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B20" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C16" t="s">
-[...10 lines deleted...]
-      <c r="A17" t="s">
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B21" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C17" t="s">
-[...10 lines deleted...]
-      <c r="A18" t="s">
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B22" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C18" t="s">
-[...10 lines deleted...]
-      <c r="A19" t="s">
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B23" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C19" t="s">
-[...10 lines deleted...]
-      <c r="A20" t="s">
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B24" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C20" t="s">
-[...73 lines deleted...]
-      <c r="E24">
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
         <v>2.2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>