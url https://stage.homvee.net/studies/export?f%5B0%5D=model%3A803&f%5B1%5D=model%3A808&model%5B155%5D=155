--- v0 (2026-05-22)
+++ v1 (2026-07-18)
@@ -12,149 +12,143 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV062922</t>
   </si>
   <si>
     <t>Abikoff, H. B., Thompson, M., Laver‐Bradbury, C., Long, N., Forehand, R. L., Miller Brotman, L., Laver- Klein, R.G., Reiss, P., Huo, L., &amp; Sonuga‐Barke, E. (2015). Parent training for preschool ADHD: A randomized controlled trial of specialized and generic programs. Journal of Child Psychology and Psychiatry, 56(6), 618–631. Study 1.</t>
   </si>
   <si>
-    <t>New Forest Parenting Programme (NFPP)</t>
+    <t>WWHV094378</t>
+  </si>
+  <si>
+    <t>Abikoff, H. B., Thompson, M., Laver‐Bradbury, C., Long, N., Forehand, R. L., Miller Brotman, L., Laver- Klein, R.G., Reiss, P., Huo, L., &amp; Sonuga‐Barke, E. (2015). Parent training for preschool ADHD: A randomized controlled trial of specialized and generic programs. Journal of Child Psychology and Psychiatry, 56(6), 618–631. Study 2.</t>
+  </si>
+  <si>
+    <t>WWHV084270</t>
+  </si>
+  <si>
+    <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
+  </si>
+  <si>
+    <t>WWHV066180</t>
+  </si>
+  <si>
+    <t>Anzman-Frasca, S., Paul, I. M., Moding, K. J., Savage, J. S., Hohman, E. E., &amp; Birch, L. L. (2018). Effects of the INSIGHT obesity preventive intervention on reported and observed infant temperament. Journal of Developmental and Behavioral Pediatrics: JDBP, 39(9), 736-743.  https://doi.org/10.1097/DBP.0000000000000597</t>
+  </si>
+  <si>
+    <t>WWHV095919</t>
+  </si>
+  <si>
+    <t>Dadzie, A., Master, L., Hohman, E. E., Acton, E. H., Tauriello, S., Paul, I. M., ... &amp; Buxton, O. M. (2025). Associations Between Sleep Health and Child Behavior at Age 6 Years in the INSIGHT Study. Journal of Developmental &amp; Behavioral Pediatrics, 46(1), e56–e63. https://doi.org/10.1097/DBP.0000000000001326</t>
+  </si>
+  <si>
+    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
-    <t>WWHV094378</t>
-[...11 lines deleted...]
-    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
+    <t>WWHV070922</t>
+  </si>
+  <si>
+    <t>Daley, D. (2016). 45.1 Efficacy and cost-effectiveness of individual versus group-based parent training for preschool attention-deficit/ hyperactivity disorder: A multi-center randomized controlled trial. Journal of the American Academy of Child and Adolescent Psychiatry. (Conference presentation). 63rd Annual Meeting of the American Academy of Child and Adolescent Psychiatry. S330.</t>
+  </si>
+  <si>
+    <t>WWHV088808</t>
+  </si>
+  <si>
+    <t>Daley, D., Tarver, J., &amp; Sayal, K. (2020). Efficacy of a self-help parenting intervention for parents of children with attention deficit hyperactivity disorder in adjunct to usual treatment: Small-scale randomized controlled trial. Child: Care, Health and Development, (2), 269–280. doi:http://dx.doi.org/10.1111/cch.12825</t>
+  </si>
+  <si>
+    <t>WWHV070878</t>
+  </si>
+  <si>
+    <t>Forehand, R., Parent, J., Peisch, V. D., Sonuga-Barke, E., Long, N., Breslend, N. L., &amp; Abikoff, H. B. (2017). Do parental ADHD symptoms reduce the efficacy of parent training for preschool ADHD? A secondary analysis of a randomized controlled trial. Behaviour Research &amp; Therapy, 97, 163–169. doi:10.1016/j.brat.2017.08.002</t>
+  </si>
+  <si>
+    <t>WWHV070897</t>
+  </si>
+  <si>
+    <t>Forehand, R., Parent, J., Sonuga-Barke, E., Peisch, V., Long, N., Abikoff, H., Peisch, V. D., &amp; Abikoff, H. B. (2016). Which type of parent training works best for preschoolers with comorbid ADHD and ODD? A secondary analysis of a randomized controlled trial comparing generic and specialized programs. Journal of Abnormal Child Psychology, (8), 1503–1513. doi:10.1007/s10802-016-0138-8</t>
+  </si>
+  <si>
+    <t>WWHV095918</t>
+  </si>
+  <si>
+    <t>Harris, S. J., Paul, I. M., Anzman-Frasca, S., Savage, J. S., &amp; Hohman, E. E. (2025). Protective Eating Behaviors Among Children at Higher Risk for Obesity in the INSIGHT Study. Childhood Obesity, 21(1), 76–83. https://doi.org/10.1089/chi.2024.0279</t>
+  </si>
+  <si>
+    <t>Does not pass screens</t>
+  </si>
+  <si>
+    <t>WWHV095914</t>
+  </si>
+  <si>
+    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
   </si>
   <si>
     <t>High</t>
-  </si>
-[...52 lines deleted...]
-    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
   </si>
   <si>
     <t>WWHV095920</t>
   </si>
   <si>
     <t>Hernandez, E., Hohman, E. E., Ferrante, M. J., Anzman‐Frasca, S., Paul, I. M., &amp; Savage, J. S. (2024). Toddler dietary patterns from the INSIGHT randomized clinical trial comparing responsive parenting versus control: A latent class analysis. Obesity, 32(1), 141–149. https://doi.org/10.1002/oby.23900</t>
   </si>
   <si>
     <t>WWHV070925</t>
   </si>
   <si>
     <t>Lange A-M. (2016). 45.2 The effectiveness of parent training as a treatment for preschool attention deficit/ hyperactivity disorder: A multicenter randomized controlled trial of the New Forest Parenting Program in everyday clinical practice. Journal of the American Academy of Child and Adolescent Psychiatry. (Conference presentation). 63rd Annual Meeting of the American Academy of Child and Adolescent Psychiatry. S330.</t>
   </si>
   <si>
     <t>WWHV070887</t>
   </si>
   <si>
     <t>Lange, A., Frydenberg, M., Kristensen, L. J., Rask, C., Sondergaard-Baden, S., Udupi, A., Thomsen, P. H., Daley, D., Houmann, T., &amp; Sonuga-Barke, E. (2018). Parent training for preschool ADHD in routine, specialist care: A randomized controlled trial. Journal of the American Academy of Child &amp; Adolescent Psychiatry, 57(8), 593–602. doi:10.1016/j.jaac.2018.04.014</t>
   </si>
   <si>
     <t>WWHV088809</t>
   </si>
   <si>
     <t>Larsen, L. B., Daley, D., Lange, A., Sonuga-Barke, E., Thomsen, P. H., &amp; Rask, C. U. (2020). Effect of parent training on health-related quality of life in preschool children with attention-deficit/hyperactivity disorder: A secondary analysis of data from a randomized controlled trial. Journal of the American Academy of Child &amp; Adolescent Psychiatry, (6):734–744.e3. doi:http://dx.doi.org/10.1016/j.jaac.2020.04.014</t>
   </si>
@@ -275,52 +269,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -587,636 +584,523 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="819.8" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...10 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E4">
-[...4 lines deleted...]
-      <c r="A5" t="s">
+      <c r="C6" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D6" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
-[...10 lines deleted...]
-      <c r="A6" t="s">
+      <c r="E6" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B7" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
-[...51 lines deleted...]
-      <c r="A10" t="s">
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B10" t="s">
-[...16 lines deleted...]
-      <c r="B11" t="s">
+      <c r="E13" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C11" t="s">
-[...5 lines deleted...]
-      <c r="E11">
+      <c r="E19" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="12" spans="1:5">
-[...12 lines deleted...]
-      <c r="E12">
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E30" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="13" spans="1:5">
-[...289 lines deleted...]
-      <c r="A30" t="s">
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B31" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C30" t="s">
-[...10 lines deleted...]
-      <c r="A31" t="s">
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B32" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C31" t="s">
-[...10 lines deleted...]
-      <c r="A32" t="s">
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B33" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C32" t="s">
-[...22 lines deleted...]
-      <c r="E33">
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
         <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>