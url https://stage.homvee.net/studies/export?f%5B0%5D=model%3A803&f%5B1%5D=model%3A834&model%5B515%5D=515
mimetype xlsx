--- v0 (2026-05-26)
+++ v1 (2026-07-22)
@@ -12,157 +12,139 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV062922</t>
   </si>
   <si>
     <t>Abikoff, H. B., Thompson, M., Laver‐Bradbury, C., Long, N., Forehand, R. L., Miller Brotman, L., Laver- Klein, R.G., Reiss, P., Huo, L., &amp; Sonuga‐Barke, E. (2015). Parent training for preschool ADHD: A randomized controlled trial of specialized and generic programs. Journal of Child Psychology and Psychiatry, 56(6), 618–631. Study 1.</t>
   </si>
   <si>
-    <t>New Forest Parenting Programme (NFPP)</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV094378</t>
   </si>
   <si>
     <t>Abikoff, H. B., Thompson, M., Laver‐Bradbury, C., Long, N., Forehand, R. L., Miller Brotman, L., Laver- Klein, R.G., Reiss, P., Huo, L., &amp; Sonuga‐Barke, E. (2015). Parent training for preschool ADHD: A randomized controlled trial of specialized and generic programs. Journal of Child Psychology and Psychiatry, 56(6), 618–631. Study 2.</t>
   </si>
   <si>
     <t>WWHV045794</t>
   </si>
   <si>
     <t>Booth, A., Palamaro Munsell, E., &amp; Doyle, O. (2013). Maternal engagement in a home visiting intervention: What lies beneath psychological resources? Journal of Community Psychology, 42(1), 29–46.</t>
   </si>
   <si>
-    <t>Preparing for Life—Home Visiting</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV065012</t>
   </si>
   <si>
     <t>Côté, S. M., Orri, M., Tremblay, R. E., &amp; Doyle, O. (2018). A multicomponent early intervention program and trajectories of behavior, cognition, and health. Pediatrics, 141(5), 1–12.</t>
   </si>
   <si>
-    <t>Does not pass screens</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV070922</t>
   </si>
   <si>
     <t>Daley, D. (2016). 45.1 Efficacy and cost-effectiveness of individual versus group-based parent training for preschool attention-deficit/ hyperactivity disorder: A multi-center randomized controlled trial. Journal of the American Academy of Child and Adolescent Psychiatry. (Conference presentation). 63rd Annual Meeting of the American Academy of Child and Adolescent Psychiatry. S330.</t>
   </si>
   <si>
     <t>WWHV088808</t>
   </si>
   <si>
     <t>Daley, D., Tarver, J., &amp; Sayal, K. (2020). Efficacy of a self-help parenting intervention for parents of children with attention deficit hyperactivity disorder in adjunct to usual treatment: Small-scale randomized controlled trial. Child: Care, Health and Development, (2), 269–280. doi:http://dx.doi.org/10.1111/cch.12825</t>
   </si>
   <si>
     <t>WWHV045795</t>
   </si>
   <si>
     <t>Daly, M., Delaney, L., Doyle, O., Fitzpatrick, N., &amp; O'Farrelly, C. (2014). Can early intervention policies improve well-being? Evidence from a randomized controlled trial (No. WP14/15). UCD Centre for Economic Research Working Paper Series.</t>
   </si>
   <si>
     <t>WWHV042820</t>
   </si>
   <si>
     <t>Doyle, O. (2011). Breaking the cycle of deprivation: An experimental evaluation of an early childhood intervention. Journal of the Statistical and Social Inquiry Society of Ireland, 41, 92–111.</t>
   </si>
   <si>
     <t>WWHV064981</t>
   </si>
   <si>
     <t>Doyle, O. (2014). Archiving the Preparing For Life data- Motivation and historical context. Children’s Research Digest, 4(3), 13–17.</t>
   </si>
   <si>
     <t>WWHV060834</t>
   </si>
   <si>
     <t>Doyle, O. (2017). The first 2,000 days and child skills: Evidence from a randomized experiment of home visiting (Working Paper 2017-054). Human Capital and Economic Opportunity Global Working Group (HCEO).</t>
   </si>
   <si>
     <t>WWHV084567</t>
   </si>
   <si>
     <t>Doyle, O. (2020). Can early intervention have a sustained effect on human capital? [Unpublished manuscript submitted to HomVEE].</t>
   </si>
   <si>
     <t>WWHV084574</t>
   </si>
   <si>
     <t>Doyle, O. (2020). The first 2,000 days and child skills. Journal of Political Economy, 128(6), 2067-2122.</t>
   </si>
   <si>
-    <t>High</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094829</t>
   </si>
   <si>
     <t>Doyle, O. (2022). Can early intervention have a sustained effect on human capital? Journal of Human Resources.</t>
   </si>
   <si>
     <t>WWHV060151</t>
   </si>
   <si>
     <t>Doyle, O., Delaney, L., O’Farrelly, C., Fitzpatrick, N., &amp; Daly, M. (2017). Can early intervention improve maternal well-being? Evidence from a randomized controlled trial. PLoS One, 12(1), Article e0169829.</t>
   </si>
   <si>
     <t>WWHV048341</t>
   </si>
   <si>
     <t>Doyle O., Fitzpatrick N., Lovett J., &amp; Rawdon C. (2015). Early intervention and child physical health: Evidence from a Dublin-based randomized controlled trial. Economics and Human Biology, 19, 224-245.</t>
   </si>
   <si>
     <t>WWHV045797</t>
   </si>
   <si>
     <t>Doyle, O., Fitzpatrick, N., Lovett, J., &amp; Rawdon, C. Early intervention and child health: Evidence from a Dublin-based trial. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV062320</t>
@@ -203,53 +185,50 @@
   <si>
     <t>WWHV064989</t>
   </si>
   <si>
     <t>O'Farrelly, C., Doyle, O., Victory, G., &amp; Palamaro-Munsell, E. (2018). Shared book reading during infancy and later development: Evidence from an early intervention [Study 1: Randomized controlled trial]. Journal of Applied Developmental Psychology, 54, 69-83.</t>
   </si>
   <si>
     <t>WWHV094833</t>
   </si>
   <si>
     <t>O'Farrelly, C., Doyle, O., Victory, G., &amp; Palamaro-Munsell, E. (2018). Shared book reading during infancy and later development: Evidence from an early intervention [Study 2: Non-experimental design]. Journal of Applied Developmental Psychology, 54, 69-83.</t>
   </si>
   <si>
     <t>WWHV045806</t>
   </si>
   <si>
     <t>O’Farrelly, C., Doyle, O., Victory, G., &amp; Palamaro-Munsell, E. Shared book reading during infancy and later child development: Evidence from an early childhood intervention. [Unpublished manuscript submitted to HomVEE].</t>
   </si>
   <si>
     <t>WWHV070878</t>
   </si>
   <si>
     <t>Forehand, R., Parent, J., Peisch, V. D., Sonuga-Barke, E., Long, N., Breslend, N. L., &amp; Abikoff, H. B. (2017). Do parental ADHD symptoms reduce the efficacy of parent training for preschool ADHD? A secondary analysis of a randomized controlled trial. Behaviour Research &amp; Therapy, 97, 163–169. doi:10.1016/j.brat.2017.08.002</t>
   </si>
   <si>
-    <t>On hold</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV070897</t>
   </si>
   <si>
     <t>Forehand, R., Parent, J., Sonuga-Barke, E., Peisch, V., Long, N., Abikoff, H., Peisch, V. D., &amp; Abikoff, H. B. (2016). Which type of parent training works best for preschoolers with comorbid ADHD and ODD? A secondary analysis of a randomized controlled trial comparing generic and specialized programs. Journal of Abnormal Child Psychology, (8), 1503–1513. doi:10.1007/s10802-016-0138-8</t>
   </si>
   <si>
     <t>WWHV064982</t>
   </si>
   <si>
     <t>Girard, L., Doyle, O., &amp; Tremblay, R. E. (2017). Maternal warmth and toddler development: Support for transactional models in disadvantaged families. European Child &amp; Adolescent Psychiatry, 26(4), 497–507.</t>
   </si>
   <si>
     <t>WWHV094839</t>
   </si>
   <si>
     <t>Klitzing, K. V., Doyle, O., Saïas, T., Greacen, T., Sierau, S., &amp; Perren, S. (2011). Early Prevention and Intervention Programs in Europe. In: Fitzgerald, H. E., Puura, K., Tomlinson, M., &amp; Paul. C. (eds.).  International Perspectives on Child Psychology and Mental Health, Vol 2: Prevention and Treatment. Palo Alto, Praeger Press.</t>
   </si>
   <si>
     <t>WWHV070925</t>
   </si>
   <si>
     <t>Lange A-M. (2016). 45.2 The effectiveness of parent training as a treatment for preschool attention deficit/ hyperactivity disorder: A multicenter randomized controlled trial of the New Forest Parenting Program in everyday clinical practice. Journal of the American Academy of Child and Adolescent Psychiatry. (Conference presentation). 63rd Annual Meeting of the American Academy of Child and Adolescent Psychiatry. S330.</t>
   </si>
   <si>
     <t>WWHV070887</t>
@@ -270,53 +249,50 @@
     <t>Lovett, J., Palamaro Munsell, E., McNamara, K., &amp; Doyle, O. (2016). Friend, foe or facilitator? The role of the parent-service provider relationship in the early implementation of a family-based community intervention. Community Psychology in Global Perspective, 2(1), 52–72.</t>
   </si>
   <si>
     <t>WWHV044336</t>
   </si>
   <si>
     <t>McCann, D. C., Thompson, M., Daley, D., Barton, J., Laver-Bradbury, C., Hutchings, J., Coghill, D., Stanton, L., Maishman, T., Dixon, L., Caddy, J., Chorozoglou, M., Raftery, J., &amp; Sonuga-Barke, E. (2014). Study protocol for a randomized controlled trial comparing the efficacy of a specialist and a generic parenting programme for the treatment of preschool ADHD. Trials, 15(1), 1–41. doi:10.1186/1745-6215-15-142</t>
   </si>
   <si>
     <t>WWHV070919</t>
   </si>
   <si>
     <t>NCT01684644. (2012). A controlled study of parent training in the treatment of ADHD in young children. https://clinicaltrials.gov/show/nct01684644</t>
   </si>
   <si>
     <t>WWHV074928</t>
   </si>
   <si>
     <t>Orri, M., Cote, S. M., Tremblay, R. E., &amp; Doyle, O. (2019). Impact of an early childhood intervention on the home environment, and subsequent effects on child cognitive and emotional development: A secondary analysis. Plos One, 14(7), Article e0219133.</t>
   </si>
   <si>
     <t>WWHV094832</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 2: Non-experimental design]. Dublin, Ireland: UCD Geary Institute. </t>
-  </si>
-[...1 lines deleted...]
-    <t>Indeterminate</t>
   </si>
   <si>
     <t>WWHV045799</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention. Assessing the impact of Preparing For Life at eighteen months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV059089</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 1: Randomized controlled trial]. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045798</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at twelve months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045800</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at twenty-four months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
@@ -461,52 +437,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -773,1146 +752,889 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="819.8" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...10 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E4">
-[...4 lines deleted...]
-      <c r="A5" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E5">
-[...4 lines deleted...]
-      <c r="A6" t="s">
+      <c r="B8" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C6" t="s">
-[...10 lines deleted...]
-      <c r="A7" t="s">
+      <c r="B9" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
-[...10 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C8" t="s">
-[...10 lines deleted...]
-      <c r="A9" t="s">
+      <c r="B11" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C9" t="s">
-[...10 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B12" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C10" t="s">
-[...10 lines deleted...]
-      <c r="A11" t="s">
+      <c r="B13" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C11" t="s">
-[...10 lines deleted...]
-      <c r="A12" t="s">
+      <c r="B14" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C12" t="s">
-[...10 lines deleted...]
-      <c r="A13" t="s">
+      <c r="B15" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="B16" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="E13">
-[...4 lines deleted...]
-      <c r="A14" t="s">
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B17" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C14" t="s">
-[...10 lines deleted...]
-      <c r="A15" t="s">
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B18" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C15" t="s">
-[...10 lines deleted...]
-      <c r="A16" t="s">
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B19" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C16" t="s">
-[...10 lines deleted...]
-      <c r="A17" t="s">
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B20" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C17" t="s">
-[...10 lines deleted...]
-      <c r="A18" t="s">
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B21" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C18" t="s">
-[...10 lines deleted...]
-      <c r="A19" t="s">
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B22" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C19" t="s">
-[...10 lines deleted...]
-      <c r="A20" t="s">
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B23" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C20" t="s">
-[...10 lines deleted...]
-      <c r="A21" t="s">
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B24" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C21" t="s">
-[...10 lines deleted...]
-      <c r="A22" t="s">
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B25" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C22" t="s">
-[...10 lines deleted...]
-      <c r="A23" t="s">
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B26" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C23" t="s">
-[...10 lines deleted...]
-      <c r="A24" t="s">
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B27" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C24" t="s">
-[...10 lines deleted...]
-      <c r="A25" t="s">
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B28" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C25" t="s">
-[...10 lines deleted...]
-      <c r="A26" t="s">
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B29" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C26" t="s">
-[...10 lines deleted...]
-      <c r="A27" t="s">
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B30" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="E27">
-[...4 lines deleted...]
-      <c r="A28" t="s">
+      <c r="B31" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C28" t="s">
-[...10 lines deleted...]
-      <c r="A29" t="s">
+      <c r="B32" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C29" t="s">
-[...10 lines deleted...]
-      <c r="A30" t="s">
+      <c r="B33" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C30" t="s">
-[...10 lines deleted...]
-      <c r="A31" t="s">
+      <c r="B34" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C31" t="s">
-[...10 lines deleted...]
-      <c r="A32" t="s">
+      <c r="B35" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C32" t="s">
-[...10 lines deleted...]
-      <c r="A33" t="s">
+      <c r="B36" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C33" t="s">
-[...10 lines deleted...]
-      <c r="A34" t="s">
+      <c r="B37" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="C34" t="s">
-[...10 lines deleted...]
-      <c r="A35" t="s">
+      <c r="B38" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C35" t="s">
-[...10 lines deleted...]
-      <c r="A36" t="s">
+      <c r="B39" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="C36" t="s">
-[...10 lines deleted...]
-      <c r="A37" t="s">
+      <c r="B40" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C37" t="s">
-[...10 lines deleted...]
-      <c r="A38" t="s">
+      <c r="B41" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C38" t="s">
-[...2 lines deleted...]
-      <c r="D38" t="s">
+      <c r="B42" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="E38">
-[...4 lines deleted...]
-      <c r="A39" t="s">
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B43" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="C39" t="s">
-[...10 lines deleted...]
-      <c r="A40" t="s">
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B44" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="C40" t="s">
-[...10 lines deleted...]
-      <c r="A41" t="s">
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B45" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="C41" t="s">
-[...10 lines deleted...]
-      <c r="A42" t="s">
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B46" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C42" t="s">
-[...10 lines deleted...]
-      <c r="A43" t="s">
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B47" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="C43" t="s">
-[...10 lines deleted...]
-      <c r="A44" t="s">
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B48" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="C44" t="s">
-[...10 lines deleted...]
-      <c r="A45" t="s">
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B49" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C45" t="s">
-[...10 lines deleted...]
-      <c r="A46" t="s">
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B50" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="C46" t="s">
-[...10 lines deleted...]
-      <c r="A47" t="s">
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B51" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="C47" t="s">
-[...10 lines deleted...]
-      <c r="A48" t="s">
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B52" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="C48" t="s">
-[...10 lines deleted...]
-      <c r="A49" t="s">
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B53" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="C49" t="s">
-[...10 lines deleted...]
-      <c r="A50" t="s">
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B54" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="C50" t="s">
-[...10 lines deleted...]
-      <c r="A51" t="s">
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B55" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C51" t="s">
-[...10 lines deleted...]
-      <c r="A52" t="s">
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B56" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="C52" t="s">
-[...10 lines deleted...]
-      <c r="A53" t="s">
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="B53" t="s">
+      <c r="B57" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="C53" t="s">
-[...10 lines deleted...]
-      <c r="A54" t="s">
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B54" t="s">
+      <c r="B58" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="C54" t="s">
-[...10 lines deleted...]
-      <c r="A55" t="s">
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="B55" t="s">
+      <c r="B59" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="C55" t="s">
-[...10 lines deleted...]
-      <c r="A56" t="s">
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B60" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="C56" t="s">
-[...10 lines deleted...]
-      <c r="A57" t="s">
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="B57" t="s">
+      <c r="B61" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="C57" t="s">
-[...10 lines deleted...]
-      <c r="A58" t="s">
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="B58" t="s">
+      <c r="B62" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="C58" t="s">
-[...10 lines deleted...]
-      <c r="A59" t="s">
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B59" t="s">
+      <c r="B63" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="C59" t="s">
-[...73 lines deleted...]
-      <c r="E63">
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1">
         <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>