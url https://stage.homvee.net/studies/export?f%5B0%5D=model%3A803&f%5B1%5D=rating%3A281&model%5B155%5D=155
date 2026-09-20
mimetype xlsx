--- v0 (2026-07-19)
+++ v1 (2026-09-20)
@@ -12,71 +12,77 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV070922</t>
   </si>
   <si>
     <t>Daley, D. (2016). 45.1 Efficacy and cost-effectiveness of individual versus group-based parent training for preschool attention-deficit/ hyperactivity disorder: A multi-center randomized controlled trial. Journal of the American Academy of Child and Adolescent Psychiatry. (Conference presentation). 63rd Annual Meeting of the American Academy of Child and Adolescent Psychiatry. S330.</t>
+  </si>
+  <si>
+    <t>New Forest Parenting Programme (NFPP)</t>
+  </si>
+  <si>
+    <t>Does not pass screens</t>
   </si>
   <si>
     <t>WWHV088808</t>
   </si>
   <si>
     <t>Daley, D., Tarver, J., &amp; Sayal, K. (2020). Efficacy of a self-help parenting intervention for parents of children with attention deficit hyperactivity disorder in adjunct to usual treatment: Small-scale randomized controlled trial. Child: Care, Health and Development, (2), 269–280. doi:http://dx.doi.org/10.1111/cch.12825</t>
   </si>
   <si>
     <t>WWHV070925</t>
   </si>
   <si>
     <t>Lange A-M. (2016). 45.2 The effectiveness of parent training as a treatment for preschool attention deficit/ hyperactivity disorder: A multicenter randomized controlled trial of the New Forest Parenting Program in everyday clinical practice. Journal of the American Academy of Child and Adolescent Psychiatry. (Conference presentation). 63rd Annual Meeting of the American Academy of Child and Adolescent Psychiatry. S330.</t>
   </si>
   <si>
     <t>WWHV070887</t>
   </si>
   <si>
     <t>Lange, A., Frydenberg, M., Kristensen, L. J., Rask, C., Sondergaard-Baden, S., Udupi, A., Thomsen, P. H., Daley, D., Houmann, T., &amp; Sonuga-Barke, E. (2018). Parent training for preschool ADHD in routine, specialist care: A randomized controlled trial. Journal of the American Academy of Child &amp; Adolescent Psychiatry, 57(8), 593–602. doi:10.1016/j.jaac.2018.04.014</t>
   </si>
   <si>
     <t>WWHV088809</t>
   </si>
   <si>
     <t>Larsen, L. B., Daley, D., Lange, A., Sonuga-Barke, E., Thomsen, P. H., &amp; Rask, C. U. (2020). Effect of parent training on health-related quality of life in preschool children with attention-deficit/hyperactivity disorder: A secondary analysis of data from a randomized controlled trial. Journal of the American Academy of Child &amp; Adolescent Psychiatry, (6):734–744.e3. doi:http://dx.doi.org/10.1016/j.jaac.2020.04.014</t>
   </si>
@@ -459,224 +465,272 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="542.582" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-      <c r="D3" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E3" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E4" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="D5" s="1"/>
+        <v>14</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E5" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E6" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E7" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>20</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E8" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>22</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E9" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E10" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E11" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E12" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>30</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E13" s="1">
         <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>