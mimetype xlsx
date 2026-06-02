--- v0 (2025-10-01)
+++ v1 (2026-06-02)
@@ -12,224 +12,260 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV066180</t>
   </si>
   <si>
     <t>Anzman-Frasca, S., Paul, I. M., Moding, K. J., Savage, J. S., Hohman, E. E., &amp; Birch, L. L. (2018). Effects of the INSIGHT obesity preventive intervention on reported and observed infant temperament. Journal of Developmental and Behavioral Pediatrics: JDBP, 39(9), 736-743.  https://doi.org/10.1097/DBP.0000000000000597</t>
   </si>
   <si>
     <t>WWHV094382</t>
   </si>
   <si>
     <t>Breidenbach, A., Heinz, H., &amp; Jimenez, E. Y. (2022). Factors associated with self-reported family enrollment in community services after referral by First Born home visitors. Academic Pediatrics.</t>
   </si>
   <si>
     <t>First Born® Program</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
+    <t>WWHV095919</t>
+  </si>
+  <si>
+    <t>Dadzie, A., Master, L., Hohman, E. E., Acton, E. H., Tauriello, S., Paul, I. M., ... &amp; Buxton, O. M. (2025). Associations Between Sleep Health and Child Behavior at Age 6 Years in the INSIGHT Study. Journal of Developmental &amp; Behavioral Pediatrics, 46(1), e56–e63. https://doi.org/10.1097/DBP.0000000000001326</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
     <t>WWHV005126</t>
   </si>
   <si>
     <t>de la Rosa, I. A., Perry, J., Dalton, L. E., &amp; Johnson, V. (2005). Strengthening families with first-born children: Exploratory story of the outcomes of a home visiting intervention. Research on Social Work Practice, 15(5), 323-338.</t>
   </si>
   <si>
     <t>Does not pass screens</t>
   </si>
   <si>
     <t>WWHV008001</t>
   </si>
   <si>
     <t>de la Rosa, I. A., Perry, J., &amp; Johnson, V. (2009). Benefits of increased home-visitation services: Exploring a case management model. Family and Community Health, 58–75.</t>
   </si>
   <si>
     <t>WWHV092582</t>
   </si>
   <si>
     <t>Demeusy, E. M. (2020). A multi-component intervention to prevent child maltreatment: long-term effects on parenting and child functioning (Pub. No. 28028845). ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>Building Healthy Children (BHC), Parents as Teachers (PAT)®</t>
   </si>
   <si>
     <t>WWHV093538</t>
   </si>
   <si>
     <t>Demeusy, E. M., Handley, E. D., Manly, J. T., Sturm, R., &amp; Toth, S. L. (2021). Building Healthy Children: A preventive intervention for high-risk young families. Development and Psychopathology, 33(2), 598–613. https://doi.org/10.1017/S0954579420001625</t>
   </si>
   <si>
     <t>Building Healthy Children (BHC)</t>
   </si>
   <si>
     <t>WWHV094852</t>
   </si>
   <si>
     <t>Estes, K., &amp; Kilburn, M.R. (2022). Comparing In-Person and Virtual Home Visiting: The Change to Home Visiting in First Born Sites During COVID. [Unpublished manuscript submitted to HomVEE].</t>
   </si>
   <si>
+    <t>WWHV095918</t>
+  </si>
+  <si>
+    <t>Harris, S. J., Paul, I. M., Anzman-Frasca, S., Savage, J. S., &amp; Hohman, E. E. (2025). Protective Eating Behaviors Among Children at Higher Risk for Obesity in the INSIGHT Study. Childhood Obesity, 21(1), 76–83. https://doi.org/10.1089/chi.2024.0279</t>
+  </si>
+  <si>
     <t>WWHV089869</t>
   </si>
   <si>
     <t>Heinz, H., &amp; Breidenbach, A. (2020). Connecting families with community supports: A study of best practices and barriers to community referrals in the first born home visiting program. Cradle to Career Policy Institute, University of New Mexico.</t>
   </si>
   <si>
+    <t>WWHV095914</t>
+  </si>
+  <si>
+    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
+  </si>
+  <si>
+    <t>WWHV095920</t>
+  </si>
+  <si>
+    <t>Hernandez, E., Hohman, E. E., Ferrante, M. J., Anzman‐Frasca, S., Paul, I. M., &amp; Savage, J. S. (2024). Toddler dietary patterns from the INSIGHT randomized clinical trial comparing responsive parenting versus control: A latent class analysis. Obesity, 32(1), 141–149. https://doi.org/10.1002/oby.23900</t>
+  </si>
+  <si>
     <t>WWHV095864</t>
   </si>
   <si>
     <t>Kash, B., Tan, D., Tittle, K., &amp; Tomaszewski, L. (2016). The pediatric medical home: What do evidence-based models look like? The American Journal of Accountable Care, 4(2).</t>
   </si>
   <si>
     <t>WWHV058026</t>
   </si>
   <si>
     <t>Kilburn, M. R., &amp; Cannon, J. S. (2015). Home visiting start-up: Lessons learned from program replication in New Mexico. The Journal of Primary Prevention, 36, 275–279.</t>
   </si>
   <si>
     <t>WWHV058027</t>
   </si>
   <si>
     <t>Kilburn, R., &amp; Cannon, J. S. (2016). Can home visiting promote parenting practices recommended by the American Academy of Pediatrics? A randomized clinical trial. [Unpublished manuscript submitted to HomVEE].</t>
   </si>
   <si>
-    <t>Low</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV049530</t>
   </si>
   <si>
     <t>Kilburn, R., &amp; Cannon, J. S. (2016). The effect of a universal home visiting program on health care use in the first year of life: A randomized clinical trial. [Unpublished manuscript submitted to HomVEE].</t>
   </si>
   <si>
     <t>WWHV057734</t>
   </si>
   <si>
     <t>Kilburn, M. R., &amp; Cannon, J. S. (2017). Home visiting and use of infant health care: A randomized clinical trial. Pediatrics, 139(1).</t>
   </si>
   <si>
     <t>WWHV074916</t>
   </si>
   <si>
     <t>Kilburn, M. R., &amp; Cannon, J. S. (2019). Home visiting for first-time parents. The Future of Children, 29(1), 81–98.</t>
   </si>
   <si>
     <t>WWHV094853</t>
   </si>
   <si>
     <t>Kilburn, M.R., &amp; Estes, K. (2022). Summary: Virtual First Born Home Visiting During COVID. [Unpublished manuscript submitted to HomVEE].</t>
   </si>
   <si>
     <t>WWHV095861</t>
   </si>
   <si>
     <t>Paradis, H. A., Sandler, M., Manly, J. T., &amp; Valentine, L. (2013). Building Healthy Children: Evidence-based home visitation integrated with pediatric medical homes. Pediatrics, 132(Suppl. 2), S174–179. https://doi.org/10.1542/peds.2013-1021R</t>
   </si>
   <si>
+    <t>WWHV095915</t>
+  </si>
+  <si>
+    <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
+  </si>
+  <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
   </si>
   <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
   <si>
     <t>WWHV044705</t>
   </si>
   <si>
     <t>Paul, I. M., Williams, J. S., Anzman-Frasca, S., Beiler, J. S., Makova, K. D., Marini, M. E., Hess, L. B., Rzucidlo, S. E., Verdiglione, N., Mindell, J. A., &amp; Birch, L. L. (2014). The Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT) study. BMC Pediatrics, 14(1), 1-15. https://doi.org/10.1186%2F1471-2431-14-184</t>
   </si>
   <si>
     <t>WWHV091277</t>
   </si>
   <si>
     <t>Ruggiero, C. F., Hohman, E. E., Birch, L. L., Paul, I. M., &amp; Savage, J. S. (2021). INSIGHT responsive parenting intervention effects on child appetite and maternal feeding practices through age 3 years. Appetite, 159, 105060. doi:10.1016/j.appet.2020.105060</t>
   </si>
   <si>
     <t>WWHV084517</t>
   </si>
   <si>
     <t>Ruggiero, C. F., Hohman, E. E., Birch, L. L., Paul, I. M., &amp; Savage, J. S. (2020). The Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT) responsive parenting intervention for firstborns impacts feeding of secondborns. American Journal of Clinical Nutrition, 111(1), 21-27. https://doi.org/10.1093/ajcn/nqz277</t>
   </si>
   <si>
     <t>On hold</t>
+  </si>
+  <si>
+    <t>WWHV095103</t>
+  </si>
+  <si>
+    <t>Tauriello, S., Savage, J. S., Goldsmith, J., Kubiniec, E., Paul, I. M., &amp; Anzman-Frasca, S. (2023). Effect of the INSIGHT responsive parenting intervention on parenting and child behavior at ages 3 and 6 years. The Journal of Pediatrics, 255, 72–79. https://doi.org/10.1016/j.jpeds.2022.10.025</t>
   </si>
   <si>
     <t>WWHV095862</t>
   </si>
   <si>
     <t>Toth, S. L., &amp; Gravener, J. (2012). Bridging research and practice: Relational interventions for maltreated children. Child and Adolescent Mental Health, 17(3), 131–138. https://doi.org/10.1111/j.1475-3588.2011.00638.x</t>
   </si>
   <si>
     <t>WWHV089870</t>
   </si>
   <si>
     <t>University of New Mexico. (2020). First Born program year 2 evaluation. Cradle to Career Policy Institute, University of New Mexico.</t>
   </si>
   <si>
     <t>WWHV095863</t>
   </si>
   <si>
     <t>Valentino, K. (2017). Relational interventions for maltreated children. Child Development, 88(2), 359–367. https://doi.org/10.1111/cdev.12735</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -551,51 +587,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E26"/>
+  <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="399.76" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -642,413 +678,515 @@
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4">
         <v>2.1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E6">
         <v>2.1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" t="s">
         <v>20</v>
       </c>
-      <c r="B7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E7">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E8">
         <v>2.3</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E9">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="E10">
         <v>2.1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E11">
         <v>2.3</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C12" t="s">
         <v>13</v>
       </c>
       <c r="D12" t="s">
         <v>14</v>
       </c>
       <c r="E12">
         <v>2.1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C13" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E13">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14" t="s">
         <v>38</v>
       </c>
       <c r="C14" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D14" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E14">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15" t="s">
         <v>40</v>
       </c>
       <c r="C15" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="E15">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16" t="s">
         <v>42</v>
       </c>
       <c r="C16" t="s">
         <v>13</v>
       </c>
       <c r="D16" t="s">
         <v>14</v>
       </c>
       <c r="E16">
         <v>2.1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>43</v>
       </c>
       <c r="B17" t="s">
         <v>44</v>
       </c>
       <c r="C17" t="s">
         <v>13</v>
       </c>
       <c r="D17" t="s">
         <v>17</v>
       </c>
       <c r="E17">
         <v>2.1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18" t="s">
         <v>46</v>
       </c>
       <c r="C18" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E18">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>47</v>
       </c>
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="C19" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E19">
         <v>2.1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20" t="s">
         <v>50</v>
       </c>
       <c r="C20" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E20">
         <v>2.1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21" t="s">
         <v>52</v>
       </c>
       <c r="C21" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D21" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E21">
         <v>2.1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22" t="s">
         <v>54</v>
       </c>
       <c r="C22" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="D22" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E22">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>55</v>
       </c>
       <c r="B23" t="s">
         <v>56</v>
       </c>
       <c r="C23" t="s">
         <v>7</v>
       </c>
       <c r="D23" t="s">
-        <v>57</v>
+        <v>8</v>
       </c>
       <c r="E23">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24" t="s">
         <v>58</v>
       </c>
-      <c r="B24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D24" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E24">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B25" t="s">
         <v>60</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D25" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E25">
         <v>2.1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" t="s">
         <v>62</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" t="s">
+        <v>20</v>
+      </c>
+      <c r="E26">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" t="s">
         <v>63</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="B27" t="s">
+        <v>64</v>
+      </c>
+      <c r="C27" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" t="s">
         <v>17</v>
       </c>
-      <c r="E26">
+      <c r="E27">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" t="s">
+        <v>66</v>
+      </c>
+      <c r="C28" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" t="s">
+        <v>67</v>
+      </c>
+      <c r="E28">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" t="s">
+        <v>68</v>
+      </c>
+      <c r="B29" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" t="s">
+        <v>70</v>
+      </c>
+      <c r="B30" t="s">
+        <v>71</v>
+      </c>
+      <c r="C30" t="s">
+        <v>28</v>
+      </c>
+      <c r="D30" t="s">
+        <v>20</v>
+      </c>
+      <c r="E30">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" t="s">
+        <v>72</v>
+      </c>
+      <c r="B31" t="s">
+        <v>73</v>
+      </c>
+      <c r="C31" t="s">
+        <v>13</v>
+      </c>
+      <c r="D31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E31">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" t="s">
+        <v>74</v>
+      </c>
+      <c r="B32" t="s">
+        <v>75</v>
+      </c>
+      <c r="C32" t="s">
+        <v>28</v>
+      </c>
+      <c r="D32" t="s">
+        <v>20</v>
+      </c>
+      <c r="E32">
         <v>2.3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>