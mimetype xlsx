--- v0 (2026-07-18)
+++ v1 (2026-09-21)
@@ -12,139 +12,148 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014511</t>
   </si>
   <si>
     <t>Abbey, J. M., &amp; Mills, C. (2009). Early results from the statewide evaluation of Michigan’s Infant Mental Health Model. Southgate, MI: Eastern Michigan University; Michigan Association for Infant Mental Health.</t>
   </si>
   <si>
+    <t>Michigan Model of Infant Mental Health-Home Visiting (Michigan IMH-HV)</t>
+  </si>
+  <si>
+    <t>Does not pass screens</t>
+  </si>
+  <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
+    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV066180</t>
   </si>
   <si>
     <t>Anzman-Frasca, S., Paul, I. M., Moding, K. J., Savage, J. S., Hohman, E. E., &amp; Birch, L. L. (2018). Effects of the INSIGHT obesity preventive intervention on reported and observed infant temperament. Journal of Developmental and Behavioral Pediatrics: JDBP, 39(9), 736-743.  https://doi.org/10.1097/DBP.0000000000000597</t>
   </si>
   <si>
     <t>WWHV027972</t>
   </si>
   <si>
     <t>Cicchetti, D., Rogosch, F. A., &amp; Toth, S. L. (2006). Fostering secure attachment in infants in maltreating families through preventive interventions [Study 1: Randomized-controlled trial]. Development and Psychopathology, 18(3), 623–649. https://doi:10.1017/S0954579406060329</t>
   </si>
   <si>
+    <t>Indeterminate</t>
+  </si>
+  <si>
     <t>WWHV095231</t>
   </si>
   <si>
     <t>Cicchetti, D., Rogosch, F. A., &amp; Toth, S. L. (2006). Fostering secure attachment in infants in maltreating families through preventive interventions [Study 2: Non-experimental design]. Development and Psychopathology, 18(3), 623–649. https://doi:10.1017/S0954579406060329</t>
   </si>
   <si>
     <t>WWHV095919</t>
   </si>
   <si>
     <t>Dadzie, A., Master, L., Hohman, E. E., Acton, E. H., Tauriello, S., Paul, I. M., ... &amp; Buxton, O. M. (2025). Associations Between Sleep Health and Child Behavior at Age 6 Years in the INSIGHT Study. Journal of Developmental &amp; Behavioral Pediatrics, 46(1), e56–e63. https://doi.org/10.1097/DBP.0000000000001326</t>
   </si>
   <si>
-    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
-[...1 lines deleted...]
-  <si>
     <t>Low</t>
   </si>
   <si>
     <t>WWHV095918</t>
   </si>
   <si>
     <t>Harris, S. J., Paul, I. M., Anzman-Frasca, S., Savage, J. S., &amp; Hohman, E. E. (2025). Protective Eating Behaviors Among Children at Higher Risk for Obesity in the INSIGHT Study. Childhood Obesity, 21(1), 76–83. https://doi.org/10.1089/chi.2024.0279</t>
   </si>
   <si>
-    <t>Does not pass screens</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095914</t>
   </si>
   <si>
     <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
   </si>
   <si>
-    <t>High</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095920</t>
   </si>
   <si>
     <t>Hernandez, E., Hohman, E. E., Ferrante, M. J., Anzman‐Frasca, S., Paul, I. M., &amp; Savage, J. S. (2024). Toddler dietary patterns from the INSIGHT randomized clinical trial comparing responsive parenting versus control: A latent class analysis. Obesity, 32(1), 141–149. https://doi.org/10.1002/oby.23900</t>
   </si>
   <si>
     <t>WWHV086100</t>
   </si>
   <si>
     <t>Huth-Bocks, A. C., Jester, J. M., Stacks, A. M., Muzik, M., Rosenblum, K. L., &amp; Michigan Collaborative for Infant Mental Health Research. (2020). Infant mental health home visiting therapists’ fidelity to the Michigan IMH-HV model in community practice settings. Infant Mental Health Journal, 41(2), 206–219. https://doi.org/10.1002/imhj.21839</t>
   </si>
   <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
     <t>WWHV094984</t>
   </si>
   <si>
     <t>Jester, J. M., Rosenblum, K. L., Muzik, M., Niec, L. N., Stringer, M. K., Handelzalts, J. E., Brophy-Herb, H. E., Stacks, A. M., Weatherston, D. J., Torres, C., Julian, M. M., Lawler, J. M., &amp; Michigan Collaborative for Infant Mental Health Research. (2023). Demographic and psychological factors that predict retention in infant mental health home visiting. Early Childhood Research Quarterly, 62, 64–75. https://doi.org/10.1016/j.ecresq.2022.07.010</t>
   </si>
   <si>
     <t>WWHV094462</t>
   </si>
   <si>
     <t>Julian, M. M., Muzik, M., Jester, J. M., Handelzalts, J., Erickson, N., Stringer, M., Brophy-Herb, H., Ribaudo, J., Huth-Bocks, A., Lawler, J., Stacks, A., Rosenblum, K. L., &amp; Michigan Collaborative for Infant Mental Health Research. (2021). Relationships heal: Reducing harsh parenting and child abuse potential with relationship-based parent-infant home visiting. Children and Youth Services Review, 128, Article 106135.  https://doi.org/10.1016/j.childyouth.2021.106135</t>
   </si>
   <si>
     <t>WWHV095189</t>
   </si>
   <si>
     <t>Julian, M. M., Riggs, J., Wong, K., Lawler, J. M., Brophy-Herb, H. E., Ribaudo, J., Stacks, A., Jester, J. M., Pitzen, J., Rosenblum, K. L., Muzik, M., &amp; Michigan Collaborative for Infant Mental Health Research. (2023). Relationships reduce risks for child maltreatment: Results of an experimental trial of infant mental health home visiting. Frontiers in Psychiatry, 14, 979740. https://doi.org/10.3389/fpsyt.2023.979740</t>
   </si>
   <si>
     <t>WWHV095915</t>
   </si>
   <si>
     <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
   </si>
   <si>
     <t>WWHV056026</t>
@@ -183,50 +192,53 @@
     <t>Rosenblum, K. L., Muzik, M., Jester, J. M., Huth-Bocks, A., Erickson, N., Ludtke, M., Weatherston, D., Brophy-Herb, H., Tableman, B., Alfafara, E., Waddell, R., &amp; Michigan Collaborative for Infant Mental Health Research. (2020). Community-delivered infant-parent psychotherapy improves maternal sensitive caregiving: Evaluation of the Michigan Model of Infant Mental Health Home Visiting. Infant Mental Health Journal, 41(2), 178–190. https://doi.org/10.1002/imhj.21840</t>
   </si>
   <si>
     <t>WWHV092157</t>
   </si>
   <si>
     <t>Rosenblum, K., Muzik, M., &amp; Riggs, J. (2020). 20.4 Infant mental health home visiting buffers the adverse impact of maternal adverse childhood experiences on toddler and parent outcomes. Journal of the American Academy of Child and Adolescent Psychiatry, 59(10), S297. https://doi.org/10.1016/j.jaac.2020.07.668</t>
   </si>
   <si>
     <t>WWHV094546</t>
   </si>
   <si>
     <t>Rosenblum, K. L., Riggs, J., Freeman, S., Shah, P. E., Muzik, M., &amp; Michigan Collaborative for Infant Mental Health Research. (2022). In-the-moment ratings on the Early Relational Health Screen: A pilot study of application in home visiting and primary care. Infant Mental Health Journal, 43(3), 410–423. https://doi.org/10.1002/imhj.21978</t>
   </si>
   <si>
     <t>WWHV091277</t>
   </si>
   <si>
     <t>Ruggiero, C. F., Hohman, E. E., Birch, L. L., Paul, I. M., &amp; Savage, J. S. (2021). INSIGHT responsive parenting intervention effects on child appetite and maternal feeding practices through age 3 years. Appetite, 159, 105060. doi:10.1016/j.appet.2020.105060</t>
   </si>
   <si>
     <t>WWHV084517</t>
   </si>
   <si>
     <t>Ruggiero, C. F., Hohman, E. E., Birch, L. L., Paul, I. M., &amp; Savage, J. S. (2020). The Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT) responsive parenting intervention for firstborns impacts feeding of secondborns. American Journal of Clinical Nutrition, 111(1), 21-27. https://doi.org/10.1093/ajcn/nqz277</t>
+  </si>
+  <si>
+    <t>On hold</t>
   </si>
   <si>
     <t>WWHV081158</t>
   </si>
   <si>
     <t>Shea, S. E., Goldberg, S., &amp; Weatherston, D. J. (2016). A community mental health professional development model for the expansion of reflective practice and supervision: Evaluation of a pilot training series for infant mental health professionals. Infant Mental Health Journal, 37(6), 653–669. https://doi.org/10.1002/imhj.21611</t>
   </si>
   <si>
     <t>WWHV085389</t>
   </si>
   <si>
     <t>Shea, S. E., Jester, J. M., Huth-Bocks, A. C., Weatherston, D. J., Muzik, M., Rosenblum, K. L., &amp; Michigan Collaborative for Infant Mental Health Research. (2020). Infant mental health home visiting therapists’ reflective supervision self-efficacy in community practice settings. Infant Mental Health Journal, 41(2), 191–205. https://doi.org/10.1002/imhj.21834</t>
   </si>
   <si>
     <t>WWHV095237</t>
   </si>
   <si>
     <t>Stacks, A. M., Barron, C. C., &amp; Wong, K. (2019). Infant mental health home visiting in the context of an infant-toddler court team: Changes in parental responsiveness and reflective functioning. Infant Mental Health Journal, 40(4), 523–540. https://doi.org/10.1002/imhj.21785</t>
   </si>
   <si>
     <t>WWHV095251</t>
   </si>
   <si>
     <t>Stacks, A. M., Jester, J. M., Wong, K., Huth-Bocks, A., Brophy-Herb, H., Lawler, J., Riggs, J., Ribaudo, J., Muzik, M., &amp; Rosenblum, K. L. (2022). Infant mental health home visiting: Intervention dosage and therapist experience interact to support improvements in maternal reflective functioning. Attachment &amp; Human Development, 24(1), 53–75. https://doi.org/10.1080/14616734.2020.1865606</t>
   </si>
@@ -592,507 +604,611 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="628.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-      <c r="D3" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E3" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>14</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E4" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="D5" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="E5" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>19</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="E6" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E7" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E8" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E9" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E10" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>30</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="E11" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="E12" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="1" t="s">
-[...3 lines deleted...]
-      <c r="D13" s="1"/>
       <c r="E13" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>37</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="E14" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E15" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E16" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>43</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E17" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>45</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E18" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="D19" s="1"/>
+        <v>47</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E19" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="D20" s="1"/>
+        <v>49</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E20" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="D21" s="1"/>
+        <v>51</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E21" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="D22" s="1"/>
+        <v>53</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E22" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="D23" s="1"/>
+        <v>55</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E23" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="D24" s="1"/>
+        <v>57</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="E24" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="D25" s="1"/>
+        <v>59</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="E25" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="D26" s="1"/>
+        <v>62</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E26" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="D27" s="1"/>
+        <v>64</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E27" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="D28" s="1"/>
+        <v>66</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E28" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="D29" s="1"/>
+        <v>68</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="E29" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="D30" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E30" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="E31" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="D32" s="1"/>
+        <v>74</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E32" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="D33" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E33" s="1">
         <v>2.2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>