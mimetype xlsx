--- v0 (2026-07-24)
+++ v1 (2026-09-15)
@@ -12,115 +12,127 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV045794</t>
   </si>
   <si>
     <t>Booth, A., Palamaro Munsell, E., &amp; Doyle, O. (2013). Maternal engagement in a home visiting intervention: What lies beneath psychological resources? Journal of Community Psychology, 42(1), 29–46.</t>
   </si>
   <si>
+    <t>Preparing for Life—Home Visiting</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
     <t>WWHV065012</t>
   </si>
   <si>
     <t>Côté, S. M., Orri, M., Tremblay, R. E., &amp; Doyle, O. (2018). A multicomponent early intervention program and trajectories of behavior, cognition, and health. Pediatrics, 141(5), 1–12.</t>
   </si>
   <si>
+    <t>Does not pass screens</t>
+  </si>
+  <si>
     <t>WWHV045795</t>
   </si>
   <si>
     <t>Daly, M., Delaney, L., Doyle, O., Fitzpatrick, N., &amp; O'Farrelly, C. (2014). Can early intervention policies improve well-being? Evidence from a randomized controlled trial (No. WP14/15). UCD Centre for Economic Research Working Paper Series.</t>
   </si>
   <si>
     <t>WWHV042820</t>
   </si>
   <si>
     <t>Doyle, O. (2011). Breaking the cycle of deprivation: An experimental evaluation of an early childhood intervention. Journal of the Statistical and Social Inquiry Society of Ireland, 41, 92–111.</t>
   </si>
   <si>
     <t>WWHV064981</t>
   </si>
   <si>
     <t>Doyle, O. (2014). Archiving the Preparing For Life data- Motivation and historical context. Children’s Research Digest, 4(3), 13–17.</t>
   </si>
   <si>
     <t>WWHV060834</t>
   </si>
   <si>
     <t>Doyle, O. (2017). The first 2,000 days and child skills: Evidence from a randomized experiment of home visiting (Working Paper 2017-054). Human Capital and Economic Opportunity Global Working Group (HCEO).</t>
   </si>
   <si>
     <t>WWHV084567</t>
   </si>
   <si>
     <t>Doyle, O. (2020). Can early intervention have a sustained effect on human capital? [Unpublished manuscript submitted to HomVEE].</t>
   </si>
   <si>
     <t>WWHV084574</t>
   </si>
   <si>
     <t>Doyle, O. (2020). The first 2,000 days and child skills. Journal of Political Economy, 128(6), 2067-2122.</t>
   </si>
   <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV094829</t>
   </si>
   <si>
     <t>Doyle, O. (2022). Can early intervention have a sustained effect on human capital? Journal of Human Resources.</t>
   </si>
   <si>
     <t>WWHV060151</t>
   </si>
   <si>
     <t>Doyle, O., Delaney, L., O’Farrelly, C., Fitzpatrick, N., &amp; Daly, M. (2017). Can early intervention improve maternal well-being? Evidence from a randomized controlled trial. PLoS One, 12(1), Article e0169829.</t>
   </si>
   <si>
     <t>WWHV048341</t>
   </si>
   <si>
     <t>Doyle O., Fitzpatrick N., Lovett J., &amp; Rawdon C. (2015). Early intervention and child physical health: Evidence from a Dublin-based randomized controlled trial. Economics and Human Biology, 19, 224-245.</t>
   </si>
   <si>
     <t>WWHV045797</t>
   </si>
   <si>
     <t>Doyle, O., Fitzpatrick, N., Lovett, J., &amp; Rawdon, C. Early intervention and child health: Evidence from a Dublin-based trial. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV062320</t>
@@ -137,96 +149,102 @@
   <si>
     <t>WWHV055862</t>
   </si>
   <si>
     <t>Doyle, O., McGlanaghy, E., O'Farrelly, C., &amp; Tremblay, R. E. (2016). Can targeted intervention mitigate early emotional and behavioral problems?: Generating robust evidence within randomized controlled trials. Plos One, 11(6), Article e0156397.</t>
   </si>
   <si>
     <t>WWHV064986</t>
   </si>
   <si>
     <t>Doyle, O., McGlanaghy, E., O’Farrelly, C., Tremblay, R. (2016). The impact of a randomized controlled trial of a community-based home visiting program on children's early socio-emotional development. PLoS ONE, 11(6), Article e0156397.</t>
   </si>
   <si>
     <t>WWHV045796</t>
   </si>
   <si>
     <t>Doyle, O., McGlanaghy, E., O’Farrelly, C., &amp; Tremblay, R., E. Can early intervention mitigate emotional and behavioral problems for toddlers? Generating robust evidence within RCTs. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV044153</t>
   </si>
   <si>
     <t>Doyle, O., McGlanaghy, E., Palamaro-Munsell, E., &amp; McAuliffe, F. M. (2014). Home based educational intervention to improve perinatal outcomes for a disadvantaged community: A randomized control trial. European Journal of Obstetrics and Gynecology and Reproductive Biology, 180, 162-167. </t>
   </si>
   <si>
+    <t>Low</t>
+  </si>
+  <si>
     <t>WWHV064989</t>
   </si>
   <si>
     <t>O'Farrelly, C., Doyle, O., Victory, G., &amp; Palamaro-Munsell, E. (2018). Shared book reading during infancy and later development: Evidence from an early intervention [Study 1: Randomized controlled trial]. Journal of Applied Developmental Psychology, 54, 69-83.</t>
   </si>
   <si>
     <t>WWHV094833</t>
   </si>
   <si>
     <t>O'Farrelly, C., Doyle, O., Victory, G., &amp; Palamaro-Munsell, E. (2018). Shared book reading during infancy and later development: Evidence from an early intervention [Study 2: Non-experimental design]. Journal of Applied Developmental Psychology, 54, 69-83.</t>
   </si>
   <si>
     <t>WWHV045806</t>
   </si>
   <si>
     <t>O’Farrelly, C., Doyle, O., Victory, G., &amp; Palamaro-Munsell, E. Shared book reading during infancy and later child development: Evidence from an early childhood intervention. [Unpublished manuscript submitted to HomVEE].</t>
   </si>
   <si>
     <t>WWHV064982</t>
   </si>
   <si>
     <t>Girard, L., Doyle, O., &amp; Tremblay, R. E. (2017). Maternal warmth and toddler development: Support for transactional models in disadvantaged families. European Child &amp; Adolescent Psychiatry, 26(4), 497–507.</t>
   </si>
   <si>
     <t>WWHV094839</t>
   </si>
   <si>
     <t>Klitzing, K. V., Doyle, O., Saïas, T., Greacen, T., Sierau, S., &amp; Perren, S. (2011). Early Prevention and Intervention Programs in Europe. In: Fitzgerald, H. E., Puura, K., Tomlinson, M., &amp; Paul. C. (eds.).  International Perspectives on Child Psychology and Mental Health, Vol 2: Prevention and Treatment. Palo Alto, Praeger Press.</t>
   </si>
   <si>
     <t>WWHV064987</t>
   </si>
   <si>
     <t>Lovett, J., Palamaro Munsell, E., McNamara, K., &amp; Doyle, O. (2016). Friend, foe or facilitator? The role of the parent-service provider relationship in the early implementation of a family-based community intervention. Community Psychology in Global Perspective, 2(1), 52–72.</t>
   </si>
   <si>
     <t>WWHV074928</t>
   </si>
   <si>
     <t>Orri, M., Cote, S. M., Tremblay, R. E., &amp; Doyle, O. (2019). Impact of an early childhood intervention on the home environment, and subsequent effects on child cognitive and emotional development: A secondary analysis. Plos One, 14(7), Article e0219133.</t>
   </si>
   <si>
     <t>WWHV094832</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 2: Non-experimental design]. Dublin, Ireland: UCD Geary Institute. </t>
+  </si>
+  <si>
+    <t>Indeterminate</t>
   </si>
   <si>
     <t>WWHV045799</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention. Assessing the impact of Preparing For Life at eighteen months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV059089</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 1: Randomized controlled trial]. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045798</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at twelve months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045800</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at twenty-four months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
@@ -645,627 +663,799 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="392.761" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-      <c r="D3" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E3" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>13</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E4" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="D5" s="1"/>
+        <v>15</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E5" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>17</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E6" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>19</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E7" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>21</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E8" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>23</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>24</v>
+      </c>
       <c r="E9" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E10" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E11" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>30</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>24</v>
+      </c>
       <c r="E12" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>32</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E13" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>34</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>24</v>
+      </c>
       <c r="E14" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="D15" s="1"/>
+        <v>36</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E15" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>38</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>24</v>
+      </c>
       <c r="E16" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>40</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E17" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>42</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E18" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="D19" s="1"/>
+        <v>44</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="E19" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="D20" s="1"/>
+        <v>47</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="E20" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="D21" s="1"/>
+        <v>49</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>45</v>
+      </c>
       <c r="E21" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="D22" s="1"/>
+        <v>51</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E22" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="D23" s="1"/>
+        <v>53</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E23" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="D24" s="1"/>
+        <v>55</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E24" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="D25" s="1"/>
+        <v>57</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E25" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="D26" s="1"/>
+        <v>59</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>24</v>
+      </c>
       <c r="E26" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="D27" s="1"/>
+        <v>61</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>62</v>
+      </c>
       <c r="E27" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="D28" s="1"/>
+        <v>64</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>24</v>
+      </c>
       <c r="E28" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="D29" s="1"/>
+        <v>66</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>24</v>
+      </c>
       <c r="E29" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="D30" s="1"/>
+        <v>68</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>24</v>
+      </c>
       <c r="E30" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="D31" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>24</v>
+      </c>
       <c r="E31" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="D32" s="1"/>
+        <v>72</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E32" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="D33" s="1"/>
+        <v>74</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E33" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="D34" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E34" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="D35" s="1"/>
+        <v>78</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E35" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="D36" s="1"/>
+        <v>80</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E36" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="D37" s="1"/>
+        <v>82</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E37" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="D38" s="1"/>
+        <v>84</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E38" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-      <c r="D39" s="1"/>
+        <v>86</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E39" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-      <c r="D40" s="1"/>
+        <v>88</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E40" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="D41" s="1"/>
+        <v>90</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>24</v>
+      </c>
       <c r="E41" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-      <c r="D42" s="1"/>
+        <v>92</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E42" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-      <c r="D43" s="1"/>
+        <v>94</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E43" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-      <c r="D44" s="1"/>
+        <v>96</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E44" s="1">
         <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>