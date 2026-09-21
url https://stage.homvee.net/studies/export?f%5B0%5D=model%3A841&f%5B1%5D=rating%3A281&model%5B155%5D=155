--- v0 (2026-07-18)
+++ v1 (2026-09-21)
@@ -12,71 +12,77 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014511</t>
   </si>
   <si>
     <t>Abbey, J. M., &amp; Mills, C. (2009). Early results from the statewide evaluation of Michigan’s Infant Mental Health Model. Southgate, MI: Eastern Michigan University; Michigan Association for Infant Mental Health.</t>
+  </si>
+  <si>
+    <t>Michigan Model of Infant Mental Health-Home Visiting (Michigan IMH-HV)</t>
+  </si>
+  <si>
+    <t>Does not pass screens</t>
   </si>
   <si>
     <t>WWHV094406</t>
   </si>
   <si>
     <t>Ribaudo, J., Lawler, J. M., Jester, J. M., Riggs, J., Erickson, N. L., Stacks, A. M., Brophy-Herb, H., Muzik, M., &amp; Rosenblum, K. L. (2022). Maternal history of adverse experiences and posttraumatic stress disorder symptoms impact toddlers’ early socioemotional wellbeing: The benefits of infant mental health-home visiting. Frontiers in Psychology, 12, 792989. https://doi.org/10.3389/fpsyg.2021.792989</t>
   </si>
   <si>
     <t>WWHV085984</t>
   </si>
   <si>
     <t>Rosenblum, K. L., Muzik, M., Jester, J. M., Huth-Bocks, A., Erickson, N., Ludtke, M., Weatherston, D., Brophy-Herb, H., Tableman, B., Alfafara, E., Waddell, R., &amp; Michigan Collaborative for Infant Mental Health Research. (2020). Community-delivered infant-parent psychotherapy improves maternal sensitive caregiving: Evaluation of the Michigan Model of Infant Mental Health Home Visiting. Infant Mental Health Journal, 41(2), 178–190. https://doi.org/10.1002/imhj.21840</t>
   </si>
   <si>
     <t>WWHV092157</t>
   </si>
   <si>
     <t>Rosenblum, K., Muzik, M., &amp; Riggs, J. (2020). 20.4 Infant mental health home visiting buffers the adverse impact of maternal adverse childhood experiences on toddler and parent outcomes. Journal of the American Academy of Child and Adolescent Psychiatry, 59(10), S297. https://doi.org/10.1016/j.jaac.2020.07.668</t>
   </si>
   <si>
     <t>WWHV094546</t>
   </si>
   <si>
     <t>Rosenblum, K. L., Riggs, J., Freeman, S., Shah, P. E., Muzik, M., &amp; Michigan Collaborative for Infant Mental Health Research. (2022). In-the-moment ratings on the Early Relational Health Screen: A pilot study of application in home visiting and primary care. Infant Mental Health Journal, 43(3), 410–423. https://doi.org/10.1002/imhj.21978</t>
   </si>
@@ -453,211 +459,255 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="554.293" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-      <c r="D3" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E3" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E4" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="D5" s="1"/>
+        <v>14</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E5" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E6" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E7" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>20</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E8" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>22</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E9" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E10" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E11" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E12" s="1">
         <v>2.2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>