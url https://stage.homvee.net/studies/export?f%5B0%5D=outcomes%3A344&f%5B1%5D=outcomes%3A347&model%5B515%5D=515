--- v0 (2026-05-31)
+++ v1 (2026-07-22)
@@ -12,461 +12,392 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV003393</t>
   </si>
   <si>
     <t>Anderson, A. K., Damio, G., Young, S., Chapman, D. J., &amp; Perez-Escamilla, R. (2005). A randomized trial assessing the efficacy of peer counseling on exclusive breastfeeding in a predominantly Latina low-income community. Archives of Pediatrics &amp; Adolescent Medicine, 159(9), 836–841. https://doi.org/10.1001/archpedi.159.9.836</t>
   </si>
   <si>
-    <t>Breastfeeding: Heritage and Pride™ (BHP)</t>
+    <t>WWHV014570</t>
+  </si>
+  <si>
+    <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2004). Best Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Technical report. Report to the Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work.</t>
+  </si>
+  <si>
+    <t>WWHV029496</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
+  </si>
+  <si>
+    <t>Family Spirit®</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
-    <t>WWHV014570</t>
-[...19 lines deleted...]
-  <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV026095</t>
   </si>
   <si>
     <t>Barnet, B., Rapp, T., DeVoe, M., &amp; Mullins, C. D. (2010). Cost-effectiveness of a motivational intervention to reduce rapid repeated childbearing in high-risk adolescent mothers: A rebirth of economic and policy considerations. Archives of Pediatrics and Adolescent Medicine, 164(4), 370-376.</t>
   </si>
   <si>
-    <t>Computer-Assisted Motivational Intervention plus enhanced home visiting (CAMI+), Computer-Assisted Motivational Intervention (CAMI)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV005317</t>
   </si>
   <si>
     <t>Barth, R. P. (1991). An experimental evaluation of in-home child abuse prevention services. Child Abuse and Neglect: The International Journal, 15(4), 363-75.</t>
   </si>
   <si>
-    <t>Child Parent Enrichment Project (CPEP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003774</t>
   </si>
   <si>
     <t>Caldera, D., Burrell, L., Rodriguez, K., Crowne, S. S., Rohde, C., &amp; Duggan, A. (2007). Impact of a statewide home visiting program on parenting and on child health and development. Child Abuse &amp; Neglect, 31(8), 829–852. doi:10.1016/j.chiabu.2007.02.008</t>
   </si>
   <si>
     <t>WWHV037119</t>
   </si>
   <si>
     <t>Campbell, K. I., &amp; Silva, P. A. (1997). Parents as first teachers pilot programme evaluation : Age three assessments. Final report to the ministry of education on the Dunedin and Gisborne/East coast areas. Wellington: Ministry of Education.</t>
   </si>
   <si>
-    <t>Parents as First Teachers  (New Zealand)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV013607</t>
   </si>
   <si>
     <t>Chambliss,  J. W. (1998). An experimental trial of a home visiting program to prevent child  maltreatment (Doctoral dissertation, Georgia State University, 1998). Dissertation  Abstracts International, 61(03B), 152-1628. (AAI9967277)</t>
   </si>
   <si>
     <t>WWHV039454</t>
   </si>
   <si>
     <t>Chazan-Cohen, R., Raikes, H. H., &amp; Vogel, C. (2013). V. Program subgroups: Patterns of impacts for home-based, center-based, and mixed-approach programs. Monographs of the Society for Research in Child Development, 78(1), 93-109.</t>
   </si>
   <si>
-    <t>Early Head Start—Home-based option</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV073858</t>
   </si>
   <si>
     <t>Chomos, J. C., Evans, W. P., Bolan, M., Merritt, L., Meyer, A., &amp; Novins, D. K. (2018). Using single-case design to evaluate components of tribal home-visitation programs: Tribal community two. Infant Mental Health Journal, 39(3), 335-346.</t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV003731</t>
   </si>
   <si>
     <t>Culp, A. M., Culp, R. E., Anderson, J. W., &amp; Carter, S. (2007). Health and safety intervention with first-time mothers. Health Education Research, 22(2), 285-294.</t>
   </si>
   <si>
-    <t>Oklahoma’s Community-Based Family Resource and Support (CBFRS) Program</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV093538</t>
   </si>
   <si>
     <t>Demeusy, E. M., Handley, E. D., Manly, J. T., Sturm, R., &amp; Toth, S. L. (2021). Building Healthy Children: A preventive intervention for high-risk young families. Development and Psychopathology, 33(2), 598–613. https://doi.org/10.1017/S0954579420001625</t>
   </si>
   <si>
-    <t>Building Healthy Children (BHC)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV040830</t>
   </si>
   <si>
     <t>Dodge, K. A., Goodman, W. B., Murphy, R. A., O’Donnell, K., Sato, J., &amp; Guptill, S. (2014). Implementation and randomized controlled trial evaluation of universal postnatal nurse home visiting. American Journal of Public Health, 104(S1), S136–S143.</t>
   </si>
   <si>
-    <t>Family Connects</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV062320</t>
   </si>
   <si>
     <t>Doyle, O., Harmon, C., Heckman, J. J., Logue, C., &amp; Moon, S. H. (2017). Early skill formation and the efficiency of parental investment: A randomized controlled trial of home visiting. Labour Economics, 45, 40-58.</t>
   </si>
   <si>
-    <t>Preparing for Life—Home Visiting</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV004063</t>
   </si>
   <si>
     <t>Drazen, S. M., &amp; Haust, M. (1993, August). Raising reading readiness in low-income children by parent education. Paper presented at the annual meeting of the American Psychological Association.</t>
   </si>
   <si>
-    <t>Parents as Teachers (PAT)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003775</t>
   </si>
   <si>
     <t>Duggan, A., Caldera, D., Rodriguez, K., Burrell, L., Rohde, C., &amp;  Crowne, S. S. (2007). Impact of a statewide home visiting program to prevent  child abuse. Child Abuse &amp; Neglect,  31(8), 801–827.</t>
   </si>
   <si>
     <t>WWHV012831</t>
   </si>
   <si>
     <t>Duggan, A., Fuddy, L., Burrell, L., Higman, S. M., McFarlane, E., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program to prevent child abuse: Impact in reducing parental risk factors. Child Abuse &amp; Neglect, 28(6), 623–643.</t>
   </si>
   <si>
     <t>WWHV012830</t>
   </si>
   <si>
     <t>Duggan, A., McFarlane, E., Fuddy, L., Burrell, L., Higman, S. M., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program: Impact in preventing child abuse and neglect. Child Abuse &amp; Neglect, 28(6), 597–622.</t>
   </si>
   <si>
     <t>WWHV014665</t>
   </si>
   <si>
     <t>Duggan,  A. K., McFarlane, E. C., Windham, A. M., Rohde, C. A., Salkever, D. S., Fuddy,  L., et al. (1999). Evaluation of Hawaii’s  Healthy Start program. Future of  Children, 9(1), 66–90; discussion 177–178.</t>
   </si>
   <si>
     <t>WWHV038937</t>
   </si>
   <si>
     <t>Dugravier, R., Tubach, F., Saias, T., Guedeney, N., Pasquet, B., Purper-Ouakil, D., . . . Greacen, T. (2013). Impact of a manualized multifocal perinatal home-visiting program using psychologists on postnatal depression: The CAPEDP randomized controlled trial. PloS One, 8(8), e72216.</t>
   </si>
   <si>
-    <t>Promoting Parental Skills and Enhancing Attachment in Early Childhood (CAPEDP) Trial</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV026774</t>
   </si>
   <si>
     <t>DuMont, K., Kirkland, K., Mitchell-Herzfeld, S., Ehrhard-Dietzel, S., Rodriguez, M. L., Lee, E., ... &amp; Greene, R. (2010). A randomized trial of Healthy Families New York (HFNY): Does home visiting prevent child maltreatment? Rensselaer, NY: New York State Office of Children &amp; Family Services and Albany, NY: University of Albany, State University of New York.</t>
   </si>
   <si>
     <t>WWHV003735</t>
   </si>
   <si>
     <t>DuMont, K., Mitchell-Herzfeld, S., Greene, R., Lee, E., Lowenfels, A., Rodriguez, M., et al. (2008). Healthy Families New York (HFNY) randomized trial: Effects on early child abuse and neglect. Child Abuse &amp; Neglect, 32(3), 295–315.</t>
   </si>
   <si>
     <t>WWHV073815</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Fauth, R. C., Menon, M., Stargel, L. E., &amp; Kotake, C. (n.d.). The Massachusetts Healthy Families Evaluation Phase 2 (MHFE-2): Time 6 summary report. Tufts Interdisciplinary Evaluation Research, Tufts University.</t>
   </si>
   <si>
     <t>WWHV051936</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Jacobs, F. H., Bartlett, J. D., Goldberg, J., Contreras, M. M., Kotake, C., Raskin, M. &amp; Chaudhuri, J. H. (2012). Initial findings from a randomized, controlled trial of Healthy Families Massachusetts: Early program impacts on young mothers' parenting. Report to the Pew Center on the States. Medford, MA: Tufts University.</t>
   </si>
   <si>
     <t>WWHV003485</t>
   </si>
   <si>
     <t>Eckenrode, J., Zielinski, D., Smith, E., Marcynyszyn, L. A., Henderson, C. R., Kitzman, H., et al. (2001). Child maltreatment and the early onset of problem behaviors: Can a program of nurse home visitation break the link? Development and Psychopathology, 13(4), 873–890.</t>
   </si>
   <si>
     <t>WWHV003728</t>
   </si>
   <si>
     <t>El-Kamary, S. S., Higman, S. M., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. K. (2004). Hawaii’s Healthy Start home visiting program: Determinants and impact of rapid repeat birth. Pediatrics, 114(3), e317–e326.</t>
   </si>
   <si>
     <t>WWHV014620</t>
   </si>
   <si>
     <t>Fergusson, D. M., Horwood, L. J., Grant, H., &amp; Ridder, E. M. (2005). Early start evaluation report. Christchurch, NZ: Early Start Project Ltd.</t>
   </si>
   <si>
-    <t>Early Start (New Zealand)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014292</t>
   </si>
   <si>
     <t>Gardner, F., Connell, A., Trentacosta, C. J., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. N. (2009). Moderators of outcome in a brief family-centered intervention for preventing early problem behavior. Journal of Consulting and Clinical Psychology, 77(3), 543–553.</t>
   </si>
   <si>
-    <t>Family Check-Up® For Children</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV090705</t>
   </si>
   <si>
     <t>Goldfeld, S., Bryson, H., Mensah, F., Gold, L., Orsini, F., Perlen, S., Price, A., Hiscock, H., Grobler, A., Dakin, P., Bruce, T., Harris, D., &amp; Kemp, L. (2021). Nurse home visiting and maternal mental health: 3-year follow-up of a randomized trial. Pediatrics, 147(2), 1–11.</t>
   </si>
   <si>
-    <t>Maternal Early Childhood Sustained Home-Visiting Program (MECSH)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV073853</t>
   </si>
   <si>
     <t>Goldfeld, S., Price, A., Smith, C., Bruce, T., Bryson, H., Mensah, F., Orsini, F., Gold, L., Hiscock, H., Bishop, L., Smith, A., Perlen, S., &amp; Kemp, L. (2019). Nurse home visiting for families experiencing adversity: A randomized trial. Pediatrics, 143(1). https://doi.org/10.1542/peds.2018-1206</t>
   </si>
   <si>
     <t>WWHV087591</t>
   </si>
   <si>
     <t>Goodman, W. B., Dodge, K. A., Bai, Y., O’Donnell, K. J., &amp; Murphy, R. A. (2019). Randomized controlled trial of Family Connects: Effects on child emergency medical care from birth to 24 months. Development and Psychopathology, 31(5), 1863–1872.</t>
   </si>
   <si>
     <t>WWHV061793</t>
   </si>
   <si>
     <t>Green, B. L., Sanders, M. B., &amp; Tarte, J. (2017). Using administrative data to evaluate the effectiveness of the Healthy Families Oregon home visiting program: 2–year impacts on child maltreatment &amp; service utilization. Children and Youth Services Review, 75, 77–86.</t>
   </si>
   <si>
     <t>WWHV043933</t>
   </si>
   <si>
     <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
   </si>
   <si>
     <t>WWHV016715</t>
   </si>
   <si>
     <t>Guyer, B., Barth, M., Bishai, D., Caughy, M., Clark, B., Burkom, D., Tang, C. (2003). The Healthy Steps for Young Children Program National Evaluation. Baltimore: Women’s and Children’s Health Policy Center, Department of Population and Family Health Sciences, Johns Hopkins Bloomberg School of Public Health.</t>
   </si>
   <si>
-    <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095265</t>
   </si>
   <si>
     <t>Hruska, V., Darlington, G., Haines, J., &amp; Ma, D. W.L. (2020). Parent stress as a consideration in childhood obesity prevention: Results from the Guelph Family Health Study, a pilot randomized controlled trial [Study 1: Four home visits]. Nutrients, 12(6), 1835. https://doi.org/10.3390/nu12061835</t>
   </si>
   <si>
-    <t>Guelph Family Health Study (GFHS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV004092</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. L. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
   </si>
   <si>
     <t>WWHV051759</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, M. A., Goldberg, J., Mistry, J., Bumgarner, E., Raskin, M., Fosse, N., &amp; Fauth, R. (2015). Improving adolescent parenting: Results from a randomized controlled trial of a home visiting program for young families. American Journal of Public Health, published online ahead of print, e1-e7.</t>
   </si>
   <si>
     <t>WWHV052010</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, A., &amp; Mistry, J. (2015). The Massachusetts Healthy Families evaluation-2 (MHFE-2): A randomized, controlled trial of a statewide home visiting program for young parents: Final report to the Children's Trust of Massachusetts. Medford, MA: Tufts Interdisciplinary Evaluation Research.</t>
   </si>
   <si>
     <t>WWHV014203</t>
   </si>
   <si>
     <t>Johns Hopkins University. (2005). Evaluation of the Healthy Families Alaska program. Report to Alaska State Department of Health and Social Services, Alaska Mental Health Trust Authority. Baltimore, MD: Author.</t>
   </si>
   <si>
     <t>WWHV012626</t>
   </si>
   <si>
     <t>Keefe, M. R., Karlsen, K. A., Lobo, M. L., Kotzer, A. M., &amp; Dudley, W. N. (2006). Reducing parenting stress in families with irritable infants. Nursing Research, 55(3), 198-205.</t>
   </si>
   <si>
-    <t>REST Routine</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV035695</t>
   </si>
   <si>
     <t>Kemp, L., Harris, E., McMahon, C., Matthey, S., Vimpani, G., Anderson, T., Schmied, V., &amp; Aslam, H. (2013). Benefits of psychosocial intervention and continuity of care by child and family health nurses in the pre‐and postnatal period: Process evaluation. Journal of Advanced Nursing, 69(8), 1850–1861.</t>
   </si>
   <si>
     <t>WWHV028652</t>
   </si>
   <si>
     <t>Kemp, L., Harris, E., McMahon, C., Matthey, S., Vimpani, G., Anderson, T., Schmied, V., Aslam, H., &amp; Zapart, S. (2011). Child and family outcomes of a long-term nurse home visitation programme: A randomised controlled trial. Archives of Disease in Childhood, 96, 533-540.</t>
   </si>
   <si>
     <t>WWHV086226</t>
   </si>
   <si>
     <t>Kirkland, K., Lee, E., Smith, C., &amp; Greene, R. (2020). Sustained impact on parenting practices: Year 7 findings from the Healthy Families New York randomized controlled trial. Prevention Science, 21(4), 498–507. https://doi.org/10.1007/s11121-020-01110-w.</t>
   </si>
   <si>
     <t>WWHV003621</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Henderson, C. R., Hanks, C., Cole, R., Tatelbaum, R., et al. (1997). Effect of prenatal and infancy home visitation by nurses on pregnancy outcomes, childhood injuries, and repeated childbearing. A randomized controlled trial. JAMA: The Journal of the American Medical Association, 278(8), 644–652.</t>
   </si>
   <si>
     <t>WWHV081753</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Knudtson, M. D., Cole, R., Anson, E., Smith, J. A., Fishbein, D., DiClemente, R., Wingood, G., Caliendo, A. M., Hopfer, C., Miller, T., &amp; Conti, G. (2019). Prenatal and/or infancy nurse home visiting and 18-year outcomes of a randomized trial. Pediatrics, 144(6). https://doi.org/10.1542/peds.2018-3876</t>
   </si>
   <si>
     <t>WWHV004636</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Sidora, K., Henderson, C. R., Hanks, C., Cole, R., et al. (2000). Enduring effects of nurse home visitation on maternal life course: A 3-year follow-up of a randomized trial. JAMA: The Journal of the American Medical Association, 283(15), 1983–1989.</t>
   </si>
   <si>
     <t>WWHV004143</t>
   </si>
   <si>
     <t>Klinnert, M. D., Liu, A. H., Pearson, M. R., Ellison, M. C., Budhiraja, N., &amp; Robinson, J. L. (2005). Short-term impact of a randomized multifaceted intervention for wheezing infants in low-income families. Archives of Pediatrics &amp; Adolescent Medicine, 159(1), 75-82.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Childhood Asthma Prevention Study (CAPS)</t>
   </si>
   <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV004059</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Anderson, N. L., Brecht, M. L., Verzemnieks, I., Lesser, J., &amp; Kim, S.  (2002). Public health nursing care for adolescent mothers: Impact on infant  health and selected maternal outcomes at 1 year postbirth. Journal of Adolescent Health: Official Publication of the Society for  Adolescent Medicine, 30(1), 44–54.</t>
   </si>
   <si>
-    <t>Early Intervention Program for Adolescent Mothers</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV011552</t>
   </si>
   <si>
     <t>Koniak-Griffin, D., Anderson, N. L., Verzemnieks, I., &amp; Brecht, M. L. (2000). A public health nursing early intervention program for adolescent mothers: Outcomes from pregnancy through 6 weeks postpartum. Nursing Research, 49(3), 130–138.</t>
   </si>
   <si>
     <t>WWHV011686</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Mathenge, C., Anderson, N. L., &amp; Verzemnieks, I. (1999). An early  intervention program for adolescent mothers: A nursing demonstration project. Journal of Obstetric, Gynecologic, &amp;  Neonatal Nursing, 28(1), 51–59.</t>
   </si>
   <si>
     <t>WWHV003915</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Verzemnieks, I. L., Anderson, N. L., Brecht, M. L., Lesser, J., Kim, S., et al.  (2003). Nurse visitation for adolescent mothers: Two-year infant health and  maternal outcomes. Nursing Research, 52(2), 127–136.</t>
   </si>
   <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV027975</t>
@@ -489,104 +420,95 @@
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV003466</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C., Schochet, P., Brooks-Gunn, J., Boller,  K., et al. (2001). Building their  futures: How Early Head Start programs are enhancing the lives of infants and  toddlers in low-income families. Summary report. Report to Commissioner’s  Office of Research and Evaluation, Head Start Bureau, Administration on  Children, Youth and Families, and Department of Health and Human Services.  Princeton, NJ: Mathematica Policy Research.</t>
   </si>
   <si>
     <t>WWHV003856</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C. M., Schochet, P. Z., Brooks-Gunn, J., Paulsell, D., et al. (2002). Making a difference in the lives of infants and toddlers and their families: The impacts of Early Head Start. Volumes I-III: Final technical report [and] appendixes [and] local contributions to understanding the programs and their impacts. Washington, DC: U.S. Department of Health and Human Services, Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV014527</t>
   </si>
   <si>
     <t>Lowell, D. I., Carter, A. S., Godoy, L., Paulicin, B., &amp; Briggs‐Gowan, M. J. (2011). A randomized controlled trial of Child FIRST: A comprehensive home‐based intervention translating research into early childhood practice. Child development, 82(1), 193-208.</t>
   </si>
   <si>
-    <t>Child First</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV058025</t>
   </si>
   <si>
     <t>Lutenbacher, M., Dietrich, M. S., &amp; Elkins, T. (2016). Evaluation of the Maternal Infant Health Outreach Worker (MIHOW) program model in a sample of Hispanic women: A collaborative project between Catholic Charities and Vanderbilt University School of Nursing. Report submitted to the Home Visiting Evidence of Effectiveness (HomVEE) Review.</t>
   </si>
   <si>
+    <t>WWHV065542</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Elkins, T., Dietrich, M. S., &amp; Riggs, A. (2018). The efficacy of using peer mentors to improve maternal and infant health outcomes in Hispanic families: Findings from a randomized clinical trial. Maternal &amp; Child Health Journal, 22(1), 92-104. https://doi.org/10.1007/s10995-018-2532-z</t>
+  </si>
+  <si>
+    <t>WWHV094349</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (unpublished manuscript). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: Findings from a randomized clinical trial.</t>
+  </si>
+  <si>
     <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
   </si>
   <si>
-    <t>WWHV065542</t>
-[...10 lines deleted...]
-  <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV094392</t>
   </si>
   <si>
     <t>McConnell, M. A., Rokicki, S., Ayers, S., Allouch, F., Perreault, N., Gourevitch, R. A., Martin, M. W., Zhou, R., A., Zera, C., Hacker, M. R., Chien, A., Bates, M. A., &amp; Baicker, K. (2022). Effect of an intensive nurse home visiting program on adverse birth outcomes in a Medicaid-eligible population: A randomized clinical trial. JAMA, 328(1), 27–37. https://doi.org/10.1001/jama.2022.9703</t>
   </si>
   <si>
     <t>WWHV045791</t>
   </si>
   <si>
     <t>McKelvey, L., Schiffman, R. F., Brophy-Herb, H. E., Bocknek, E. L., Fitzgerald, H. E., Reischl, T. M., Hawver, S., &amp; DeLuca, M. C. (2015). Examining long-term effects of an infant mental health home-based Early Head Start Program on family strengths and resilience. Infant Mental Health Journal, 36(4), 353-365.</t>
   </si>
   <si>
-    <t>Early Head Start Infant Mental Health Home-Based Services Adaptation  (IMH-HB EHS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV039653</t>
   </si>
   <si>
     <t>Meghea, C. I., Raffo, J. E., Zhu, Q., &amp; Roman, L. (2013). Medicaid home visitation and maternal and infant healthcare utilization. American Journal of Preventive Medicine, 45(4), 441–447.</t>
   </si>
   <si>
-    <t>Maternal Infant Health Program (MIHP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095222</t>
   </si>
   <si>
     <t>Mersky, J. P., Janczewski, C. E., Plummer Lee, C., &amp; Yasin, T. (2022). Impact of home visiting programs on parenting stress in low income women: Findings from a community based trial at an urban health department. [Study 2]. Children and Youth Services Review, 142, 1–10. https://doi.org/10.1016/j.childyouth.2022.106638.</t>
   </si>
   <si>
     <t>WWHV095268</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095269</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV090061</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 1-EHS contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095270</t>
@@ -645,213 +567,192 @@
   <si>
     <t>WWHV003651</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H., Cole, R., Robinson, J., Sidora, K., Luckey, D. W., et al. (2004). Effects of nurse home-visiting on maternal life course and child development: Age 6 follow-up results of a randomized trial. Pediatrics, 114(6), 1550–1559</t>
   </si>
   <si>
     <t>WWHV003649</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H., Hanks, C., Cole, R., Anson, E., Sidora-Arcoleo, K., et al. (2007). Effects of nurse home visiting on maternal and child functioning: Age-9 follow-up of a randomized trial. Pediatrics, 120(4), e832–e845.</t>
   </si>
   <si>
     <t>WWHV043934</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H., Knudtson, M. D., Anson, E., Smith, J. A., &amp; Cole, R. (2014). Effect of home visiting by nurses on maternal and child mortality: Results of a 2-decade follow-up of a randomized clinical trial. JAMA Pediatrics, 168(9), 800-806.</t>
   </si>
   <si>
     <t>WWHV003754</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
   <si>
     <t>WWHV089835</t>
   </si>
   <si>
     <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
   </si>
   <si>
     <t>Promoting First Relationships®</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
     <t>WWHV095861</t>
   </si>
   <si>
     <t>Paradis, H. A., Sandler, M., Manly, J. T., &amp; Valentine, L. (2013). Building Healthy Children: Evidence-based home visitation integrated with pediatric medical homes. Pediatrics, 132(Suppl. 2), S174–179. https://doi.org/10.1542/peds.2013-1021R</t>
   </si>
   <si>
     <t>WWHV087412</t>
   </si>
   <si>
     <t>Perrone, L., Imrisek, S. D., Dash, A., Rodriguez, M., Monticciolo, E., &amp; Bernard, K. (2021). Changing parental depression and sensitivity: Randomized clinical trial of ABC's effectiveness in the community. Development and Psychopathology, 33(3), 1026-1040. https://doi.org/10.1017/S0954579420000310</t>
   </si>
   <si>
-    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV059089</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 1: Randomized controlled trial]. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045798</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at twelve months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045800</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at twenty-four months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV038829</t>
   </si>
   <si>
     <t>Sadler, L. S., Slade, A., Close, N., Webb, D. L., Simpson, T., Fennie, K., &amp; Mayes, L. C. (2013). Minding the Baby: Enhancing reflectiveness to improve early health and relationship outcomes in an interdisciplinary home-visiting program. Infant Mental Health Journal, 34(5), 391-405.</t>
   </si>
   <si>
-    <t>Minding the Baby® Home Visiting (MTB-HV)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV035512</t>
   </si>
   <si>
     <t>Schwarz, D. F., O’Sullivan, A. L., Guinn, J., Mautone, J. A., Carlson, E. C., Zhao, H., Zhang, X., Esposito, T. L., Askew, M., &amp; Radcliffe, J. (2012). Promoting early intervention referral through a randomized controlled home-visiting program. Journal of Early Intervention, 34(1), 20–39</t>
   </si>
   <si>
-    <t>MOM Program</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV040837</t>
   </si>
   <si>
     <t>Shapiro, C. J., Kilburn, J., &amp; Hardin, J. W. (2014b). Prevention of behavior problems in a selected population: Stepping Stones Triple P for parents of young children with disabilities. Research in Developmental Disabilities, 35(11), 2958–2975. (Study Two)</t>
   </si>
   <si>
-    <t>Triple P - Positive Parenting Program®—Standard Stepping Stones</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV027968</t>
   </si>
   <si>
     <t>Silovsky, J. F., Bard, D., Chaffin, M., Hecht, D., Burris, L., Owora, A., Beasley, L., Doughty, D., &amp; Lutzker, J. (2011). Prevention of child maltreatment in high-risk rural families: A randomized clinical trial with child welfare outcomes. Children and Youth Services Review, 33(8), 1435–1444. https://doi.org/10.1016/j.childyouth.2011.04.023</t>
   </si>
   <si>
-    <t>SafeCare®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094827</t>
   </si>
   <si>
     <t>Silovsky, J., Bard, D., Owora, A. H., Milojevich, H., Jorgensen, A., &amp; Hecht, D. (2022). Risk and protective factors associated with adverse childhood experiences in vulnerable families: Results of a randomized clinical trial of SafeCare®. Child Maltreatment, 28(2), 384–395. https://doi.org/10.1177/10775595221100723</t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
   </si>
   <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
   </si>
   <si>
     <t>WWHV058031</t>
   </si>
   <si>
     <t>Vogel, C. A., Xue, Y., Moiduddin, E. M., Kisker, E. E., &amp; Carlson, B. L. (2010). Early Head Start children in grade 5: Long-term follow-up of the Early Head Start research and evaluation study sample (OPRE Report #2011-8). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/grade5.pdf</t>
   </si>
   <si>
     <t>WWHV014526</t>
   </si>
   <si>
     <t>Wagner, M., Clayton, S., Gerlach-Downie, S., &amp; McElroy, M. (1999). An evaluation of the northern California Parents as Teachers demonstration. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV014653</t>
   </si>
   <si>
     <t>Wagner, M., &amp; Spiker, D. (2001). Experiences and outcomes for children and families: Multisite Parents as Teachers evaluation. Menlo Park, CA: SRI International. http://www.sri.com/policy/cehs/publications/humanpub/patfinal.pdf.</t>
   </si>
   <si>
     <t>WWHV004065</t>
   </si>
   <si>
     <t>Walkup, J. T., Barlow, A., Mullany, B. C., Pan, W., Goklish, N., Hasting, R., Cowboy, B., Fields, P., Baker, E. V., Speakman, K., Ginsburg, G., Reid, R. (2009). Randomized controlled trial of a paraprofessional-delivered in-home intervention for young reservation-based American Indian mothers. Journal of the American Academy of Child &amp; Adolescent Psychiatry, 48(6), 591-601.</t>
   </si>
   <si>
+    <t>Moderate</t>
+  </si>
+  <si>
     <t>WWHV035842</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Rissel, C., Wardle, K., &amp; Flood, V. M. (2012). Effectiveness of home based early intervention on children's BMI at age 2: Randomised controlled trial. BMJ, 344, e3732. https://doi.org/10.1136/bmj.e3732</t>
   </si>
   <si>
-    <t>Healthy Beginnings</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV047891</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Xu, H., Hayes, A. J., Hardy, L. L., Williams, M., &amp; Rissel, C. (2015). Sustainability of effects of an early childhood obesity prevention trial over time: A further 3-year follow-up of the Healthy Beginnings trial. JAMA Pediatrics, 169(6), 543–551. https://doi:10.1001/jamapediatrics.2015.0258</t>
   </si>
   <si>
     <t>WWHV040820</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal health improvement by HANDS home visiting program (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Health Access Nurturing Development Services (HANDS) Program</t>
   </si>
   <si>
     <t>WWHV040821</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Child health improvement by HANDS home visiting program (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
   </si>
   <si>
     <t>WWHV040822</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal and child health improvement by HANDS home visiting program in the KIPDA area development district, Kentucky (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
   </si>
   <si>
     <t>WWHV040823</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal and child health improvement by HANDS home visiting program in the Bluegrass area development district (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
   </si>
   <si>
     <t>WWHV003913</t>
   </si>
   <si>
     <t>Zielinski, D. S., Eckenrode, J., &amp; Olds, D. L. (2009). Nurse home visitation and the prevention of child maltreatment: Impact on the timing of official reports. Development and Psychopathology, 21(2), 441–453. doi:10.1017/S0954579409000248</t>
   </si>
@@ -870,52 +771,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1182,2047 +1086,1598 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E116"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E116"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="155.676" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
-[...6 lines deleted...]
-      <c r="C3" t="s">
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C73" s="1"/>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C77" s="1"/>
+      <c r="D77" s="1"/>
+      <c r="E77" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C78" s="1"/>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C79" s="1"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C80" s="1"/>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C82" s="1"/>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C83" s="1"/>
+      <c r="D83" s="1"/>
+      <c r="E83" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C84" s="1"/>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C85" s="1"/>
+      <c r="D85" s="1"/>
+      <c r="E85" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C86" s="1"/>
+      <c r="D86" s="1"/>
+      <c r="E86" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C87" s="1"/>
+      <c r="D87" s="1"/>
+      <c r="E87" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C88" s="1"/>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C89" s="1"/>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C90" s="1"/>
+      <c r="D90" s="1"/>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E91" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C92" s="1"/>
+      <c r="D92" s="1"/>
+      <c r="E92" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C93" s="1"/>
+      <c r="D93" s="1"/>
+      <c r="E93" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C94" s="1"/>
+      <c r="D94" s="1"/>
+      <c r="E94" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C95" s="1"/>
+      <c r="D95" s="1"/>
+      <c r="E95" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C96" s="1"/>
+      <c r="D96" s="1"/>
+      <c r="E96" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C97" s="1"/>
+      <c r="D97" s="1"/>
+      <c r="E97" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C98" s="1"/>
+      <c r="D98" s="1"/>
+      <c r="E98" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C99" s="1"/>
+      <c r="D99" s="1"/>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C100" s="1"/>
+      <c r="D100" s="1"/>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C101" s="1"/>
+      <c r="D101" s="1"/>
+      <c r="E101" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C102" s="1"/>
+      <c r="D102" s="1"/>
+      <c r="E102" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C103" s="1"/>
+      <c r="D103" s="1"/>
+      <c r="E103" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C104" s="1"/>
+      <c r="D104" s="1"/>
+      <c r="E104" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C105" s="1"/>
+      <c r="D105" s="1"/>
+      <c r="E105" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C106" s="1"/>
+      <c r="D106" s="1"/>
+      <c r="E106" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C107" s="1"/>
+      <c r="D107" s="1"/>
+      <c r="E107" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C108" s="1"/>
+      <c r="D108" s="1"/>
+      <c r="E108" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C109" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...580 lines deleted...]
-      <c r="E37">
+      <c r="D109" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="E109" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C110" s="1"/>
+      <c r="D110" s="1"/>
+      <c r="E110" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C111" s="1"/>
+      <c r="D111" s="1"/>
+      <c r="E111" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
-[...1023 lines deleted...]
-      <c r="B98" t="s">
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="C98" t="s">
+      <c r="B112" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="D98" t="s">
-[...7 lines deleted...]
-      <c r="A99" t="s">
+      <c r="C112" s="1"/>
+      <c r="D112" s="1"/>
+      <c r="E112" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="B99" t="s">
+      <c r="B113" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="C99" t="s">
+      <c r="C113" s="1"/>
+      <c r="D113" s="1"/>
+      <c r="E113" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="D99" t="s">
-[...7 lines deleted...]
-      <c r="A100" t="s">
+      <c r="B114" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C114" s="1"/>
+      <c r="D114" s="1"/>
+      <c r="E114" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="C100" t="s">
+      <c r="B115" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="D100" t="s">
-[...7 lines deleted...]
-      <c r="A101" t="s">
+      <c r="C115" s="1"/>
+      <c r="D115" s="1"/>
+      <c r="E115" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="B101" t="s">
+      <c r="B116" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="C101" t="s">
-[...260 lines deleted...]
-      <c r="E116">
+      <c r="C116" s="1"/>
+      <c r="D116" s="1"/>
+      <c r="E116" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>