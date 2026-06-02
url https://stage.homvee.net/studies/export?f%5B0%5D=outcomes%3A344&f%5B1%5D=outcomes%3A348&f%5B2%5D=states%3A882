--- v0 (2025-10-10)
+++ v1 (2026-06-02)
@@ -279,54 +279,54 @@
   <si>
     <t>WWHV095270</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 4-PAT contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac…</t>
   </si>
   <si>
     <t>WWHV003754</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
   <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
-[...2 lines deleted...]
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
   </si>
   <si>
     <t>WWHV014526</t>
   </si>
   <si>
     <t>Wagner, M., Clayton, S., Gerlach-Downie, S., &amp; McElroy, M. (1999). An evaluation of the northern California Parents as Teachers demonstration. Menlo Park, CA: SRI International.</t>
   </si>