--- v0 (2026-05-22)
+++ v1 (2026-07-18)
@@ -12,258 +12,228 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV037119</t>
   </si>
   <si>
     <t>Campbell, K. I., &amp; Silva, P. A. (1997). Parents as first teachers pilot programme evaluation : Age three assessments. Final report to the ministry of education on the Dunedin and Gisborne/East coast areas. Wellington: Ministry of Education.</t>
   </si>
   <si>
-    <t>Parents as First Teachers  (New Zealand)</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV039454</t>
   </si>
   <si>
     <t>Chazan-Cohen, R., Raikes, H. H., &amp; Vogel, C. (2013). V. Program subgroups: Patterns of impacts for home-based, center-based, and mixed-approach programs. Monographs of the Society for Research in Child Development, 78(1), 93-109.</t>
   </si>
   <si>
-    <t>Early Head Start—Home-based option</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV062320</t>
   </si>
   <si>
     <t>Doyle, O., Harmon, C., Heckman, J. J., Logue, C., &amp; Moon, S. H. (2017). Early skill formation and the efficiency of parental investment: A randomized controlled trial of home visiting. Labour Economics, 45, 40-58.</t>
   </si>
   <si>
-    <t>Preparing for Life—Home Visiting</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV038937</t>
   </si>
   <si>
     <t>Dugravier, R., Tubach, F., Saias, T., Guedeney, N., Pasquet, B., Purper-Ouakil, D., . . . Greacen, T. (2013). Impact of a manualized multifocal perinatal home-visiting program using psychologists on postnatal depression: The CAPEDP randomized controlled trial. PloS One, 8(8), e72216.</t>
   </si>
   <si>
-    <t>Promoting Parental Skills and Enhancing Attachment in Early Childhood (CAPEDP) Trial</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014620</t>
   </si>
   <si>
     <t>Fergusson, D. M., Horwood, L. J., Grant, H., &amp; Ridder, E. M. (2005). Early start evaluation report. Christchurch, NZ: Early Start Project Ltd.</t>
   </si>
   <si>
-    <t>Early Start (New Zealand)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV090705</t>
   </si>
   <si>
     <t>Goldfeld, S., Bryson, H., Mensah, F., Gold, L., Orsini, F., Perlen, S., Price, A., Hiscock, H., Grobler, A., Dakin, P., Bruce, T., Harris, D., &amp; Kemp, L. (2021). Nurse home visiting and maternal mental health: 3-year follow-up of a randomized trial. Pediatrics, 147(2), 1–11.</t>
   </si>
   <si>
-    <t>Maternal Early Childhood Sustained Home-Visiting Program (MECSH)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV073853</t>
   </si>
   <si>
     <t>Goldfeld, S., Price, A., Smith, C., Bruce, T., Bryson, H., Mensah, F., Orsini, F., Gold, L., Hiscock, H., Bishop, L., Smith, A., Perlen, S., &amp; Kemp, L. (2019). Nurse home visiting for families experiencing adversity: A randomized trial. Pediatrics, 143(1). https://doi.org/10.1542/peds.2018-1206</t>
   </si>
   <si>
     <t>WWHV095265</t>
   </si>
   <si>
     <t>Hruska, V., Darlington, G., Haines, J., &amp; Ma, D. W.L. (2020). Parent stress as a consideration in childhood obesity prevention: Results from the Guelph Family Health Study, a pilot randomized controlled trial [Study 1: Four home visits]. Nutrients, 12(6), 1835. https://doi.org/10.3390/nu12061835</t>
   </si>
   <si>
-    <t>Guelph Family Health Study (GFHS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV035695</t>
   </si>
   <si>
     <t>Kemp, L., Harris, E., McMahon, C., Matthey, S., Vimpani, G., Anderson, T., Schmied, V., &amp; Aslam, H. (2013). Benefits of psychosocial intervention and continuity of care by child and family health nurses in the pre‐and postnatal period: Process evaluation. Journal of Advanced Nursing, 69(8), 1850–1861.</t>
   </si>
   <si>
     <t>WWHV028652</t>
   </si>
   <si>
     <t>Kemp, L., Harris, E., McMahon, C., Matthey, S., Vimpani, G., Anderson, T., Schmied, V., Aslam, H., &amp; Zapart, S. (2011). Child and family outcomes of a long-term nurse home visitation programme: A randomised controlled trial. Archives of Disease in Childhood, 96, 533-540.</t>
   </si>
   <si>
     <t>WWHV003466</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C., Schochet, P., Brooks-Gunn, J., Boller,  K., et al. (2001). Building their  futures: How Early Head Start programs are enhancing the lives of infants and  toddlers in low-income families. Summary report. Report to Commissioner’s  Office of Research and Evaluation, Head Start Bureau, Administration on  Children, Youth and Families, and Department of Health and Human Services.  Princeton, NJ: Mathematica Policy Research.</t>
   </si>
   <si>
     <t>WWHV003856</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C. M., Schochet, P. Z., Brooks-Gunn, J., Paulsell, D., et al. (2002). Making a difference in the lives of infants and toddlers and their families: The impacts of Early Head Start. Volumes I-III: Final technical report [and] appendixes [and] local contributions to understanding the programs and their impacts. Washington, DC: U.S. Department of Health and Human Services, Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV059089</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 1: Randomized controlled trial]. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045798</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at twelve months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045800</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at twenty-four months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV027968</t>
   </si>
   <si>
     <t>Silovsky, J. F., Bard, D., Chaffin, M., Hecht, D., Burris, L., Owora, A., Beasley, L., Doughty, D., &amp; Lutzker, J. (2011). Prevention of child maltreatment in high-risk rural families: A randomized clinical trial with child welfare outcomes. Children and Youth Services Review, 33(8), 1435–1444. https://doi.org/10.1016/j.childyouth.2011.04.023</t>
   </si>
   <si>
-    <t>SafeCare®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094827</t>
   </si>
   <si>
     <t>Silovsky, J., Bard, D., Owora, A. H., Milojevich, H., Jorgensen, A., &amp; Hecht, D. (2022). Risk and protective factors associated with adverse childhood experiences in vulnerable families: Results of a randomized clinical trial of SafeCare®. Child Maltreatment, 28(2), 384–395. https://doi.org/10.1177/10775595221100723</t>
   </si>
   <si>
     <t>WWHV058031</t>
   </si>
   <si>
     <t>Vogel, C. A., Xue, Y., Moiduddin, E. M., Kisker, E. E., &amp; Carlson, B. L. (2010). Early Head Start children in grade 5: Long-term follow-up of the Early Head Start research and evaluation study sample (OPRE Report #2011-8). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/grade5.pdf</t>
   </si>
   <si>
     <t>WWHV035842</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Rissel, C., Wardle, K., &amp; Flood, V. M. (2012). Effectiveness of home based early intervention on children's BMI at age 2: Randomised controlled trial. BMJ, 344, e3732. https://doi.org/10.1136/bmj.e3732</t>
-  </si>
-[...1 lines deleted...]
-    <t>Healthy Beginnings</t>
   </si>
   <si>
     <t>WWHV047891</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Xu, H., Hayes, A. J., Hardy, L. L., Williams, M., &amp; Rissel, C. (2015). Sustainability of effects of an early childhood obesity prevention trial over time: A further 3-year follow-up of the Healthy Beginnings trial. JAMA Pediatrics, 169(6), 543–551. https://doi:10.1001/jamapediatrics.2015.0258</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -530,432 +500,343 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="535.441" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="100.118" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E3">
-[...4 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4">
+      <c r="B7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
-[...3 lines deleted...]
-      <c r="B5" t="s">
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C5" t="s">
+      <c r="B8" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D5" t="s">
-[...7 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B9" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="D6" t="s">
-[...7 lines deleted...]
-      <c r="A7" t="s">
+      <c r="B10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C7" t="s">
+      <c r="B11" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7">
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...12 lines deleted...]
-      <c r="E8">
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
-[...12 lines deleted...]
-      <c r="E9">
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
-[...88 lines deleted...]
-      <c r="B15" t="s">
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C15" t="s">
-[...10 lines deleted...]
-      <c r="A16" t="s">
+      <c r="B20" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C16" t="s">
-[...10 lines deleted...]
-      <c r="A17" t="s">
+      <c r="B21" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B17" t="s">
-[...76 lines deleted...]
-      <c r="E21">
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
         <v>2.2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>