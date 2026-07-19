--- v0 (2026-05-22)
+++ v1 (2026-07-19)
@@ -12,192 +12,186 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV003621</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Henderson, C. R., Hanks, C., Cole, R., Tatelbaum, R., et al. (1997). Effect of prenatal and infancy home visitation by nurses on pregnancy outcomes, childhood injuries, and repeated childbearing. A randomized controlled trial. JAMA: The Journal of the American Medical Association, 278(8), 644–652.</t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®</t>
+    <t>WWHV004636</t>
+  </si>
+  <si>
+    <t>Kitzman, H., Olds, D. L., Sidora, K., Henderson, C. R., Hanks, C., Cole, R., et al. (2000). Enduring effects of nurse home visitation on maternal life course: A 3-year follow-up of a randomized trial. JAMA: The Journal of the American Medical Association, 283(15), 1983–1989.</t>
+  </si>
+  <si>
+    <t>WWHV095274</t>
+  </si>
+  <si>
+    <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
+  </si>
+  <si>
+    <t>WWHV094825</t>
+  </si>
+  <si>
+    <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
+  </si>
+  <si>
+    <t>WWHV058025</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Dietrich, M. S., &amp; Elkins, T. (2016). Evaluation of the Maternal Infant Health Outreach Worker (MIHOW) program model in a sample of Hispanic women: A collaborative project between Catholic Charities and Vanderbilt University School of Nursing. Report submitted to the Home Visiting Evidence of Effectiveness (HomVEE) Review.</t>
+  </si>
+  <si>
+    <t>WWHV065542</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Elkins, T., Dietrich, M. S., &amp; Riggs, A. (2018). The efficacy of using peer mentors to improve maternal and infant health outcomes in Hispanic families: Findings from a randomized clinical trial. Maternal &amp; Child Health Journal, 22(1), 92-104. https://doi.org/10.1007/s10995-018-2532-z</t>
+  </si>
+  <si>
+    <t>WWHV094349</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (unpublished manuscript). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: Findings from a randomized clinical trial.</t>
+  </si>
+  <si>
+    <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
-    <t>WWHV004636</t>
-[...40 lines deleted...]
-  <si>
     <t>WWHV081810</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H., Anson, E., Smith, J. A., Knudtson, M. D., Miller, T., Cole, R., Hopfer, C., &amp; Conti, G. (2019). Prenatal and infancy nurse home visiting effects on mothers: 18-year follow-up of a randomized trial. Pediatrics, 144(6), 12. https://doi.org/10.1542/peds.2018-3889</t>
   </si>
   <si>
     <t>WWHV026135</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H. J., Cole, R. E., Hanks, C. A., Arcoleo, K. J., Anson, E. A., Luckey, D. W., Knudtson, M. D., Henderson, C. R., Bondy, J., &amp; Stevenson, A. J. (2010). Enduring effects of prenatal and infancy home visiting by nurses on maternal life course and government spending: Follow-up of a randomized trial among children at age 12 years. Archives of Pediatrics &amp; Adolescent Medicine, 164(5), 419-424</t>
   </si>
   <si>
     <t>WWHV003651</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H., Cole, R., Robinson, J., Sidora, K., Luckey, D. W., et al. (2004). Effects of nurse home-visiting on maternal life course and child development: Age 6 follow-up results of a randomized trial. Pediatrics, 114(6), 1550–1559</t>
   </si>
   <si>
     <t>WWHV003649</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H., Hanks, C., Cole, R., Anson, E., Sidora-Arcoleo, K., et al. (2007). Effects of nurse home visiting on maternal and child functioning: Age-9 follow-up of a randomized trial. Pediatrics, 120(4), e832–e845.</t>
   </si>
   <si>
     <t>WWHV043934</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H., Knudtson, M. D., Anson, E., Smith, J. A., &amp; Cole, R. (2014). Effect of home visiting by nurses on maternal and child mortality: Results of a 2-decade follow-up of a randomized clinical trial. JAMA Pediatrics, 168(9), 800-806.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Moderate</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -464,296 +458,243 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
-      <c r="A3" t="s">
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
-[...102 lines deleted...]
-      <c r="A10" t="s">
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B11" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C10" t="s">
-[...5 lines deleted...]
-      <c r="E10">
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
-      <c r="A11" t="s">
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B12" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C11" t="s">
-[...5 lines deleted...]
-      <c r="E11">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:5">
-      <c r="A12" t="s">
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B13" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C12" t="s">
-[...22 lines deleted...]
-      <c r="E13">
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>