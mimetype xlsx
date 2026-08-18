--- v0 (2026-06-20)
+++ v1 (2026-08-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV003393</t>
   </si>
   <si>
     <t>Anderson, A. K., Damio, G., Young, S., Chapman, D. J., &amp; Perez-Escamilla, R. (2005). A randomized trial assessing the efficacy of peer counseling on exclusive breastfeeding in a predominantly Latina low-income community. Archives of Pediatrics &amp; Adolescent Medicine, 159(9), 836–841. https://doi.org/10.1001/archpedi.159.9.836</t>
   </si>
   <si>
     <t>Breastfeeding: Heritage and Pride™ (BHP)</t>
   </si>
   <si>
@@ -313,50 +313,56 @@
     <t>Love, J., Kisker, E., Ross, C. M., Schochet, P. Z., Brooks-Gunn, J., Paulsell, D., et al. (2002). Making a difference in the lives of infants and toddlers and their families: The impacts of Early Head Start. Volumes I-III: Final technical report [and] appendixes [and] local contributions to understanding the programs and their impacts. Washington, DC: U.S. Department of Health and Human Services, Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV014527</t>
   </si>
   <si>
     <t>Lowell, D. I., Carter, A. S., Godoy, L., Paulicin, B., &amp; Briggs‐Gowan, M. J. (2011). A randomized controlled trial of Child FIRST: A comprehensive home‐based intervention translating research into early childhood practice. Child development, 82(1), 193-208.</t>
   </si>
   <si>
     <t>Child First</t>
   </si>
   <si>
     <t>WWHV058025</t>
   </si>
   <si>
     <t>Lutenbacher, M., Dietrich, M. S., &amp; Elkins, T. (2016). Evaluation of the Maternal Infant Health Outreach Worker (MIHOW) program model in a sample of Hispanic women: A collaborative project between Catholic Charities and Vanderbilt University School of Nursing. Report submitted to the Home Visiting Evidence of Effectiveness (HomVEE) Review.</t>
   </si>
   <si>
     <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
   </si>
   <si>
     <t>WWHV065542</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., Dietrich, M. S., &amp; Riggs, A. (2018). The efficacy of using peer mentors to improve maternal and infant health outcomes in Hispanic families: Findings from a randomized clinical trial. Maternal &amp; Child Health Journal, 22(1), 92-104. https://doi.org/10.1007/s10995-018-2532-z</t>
+  </si>
+  <si>
+    <t>WWHV095829</t>
+  </si>
+  <si>
+    <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV045791</t>
   </si>
   <si>
     <t>McKelvey, L., Schiffman, R. F., Brophy-Herb, H. E., Bocknek, E. L., Fitzgerald, H. E., Reischl, T. M., Hawver, S., &amp; DeLuca, M. C. (2015). Examining long-term effects of an infant mental health home-based Early Head Start Program on family strengths and resilience. Infant Mental Health Journal, 36(4), 353-365.</t>
   </si>
   <si>
     <t>Early Head Start Infant Mental Health Home-Based Services Adaptation  (IMH-HB EHS)</t>
   </si>
   <si>
     <t>WWHV039653</t>
   </si>
   <si>
     <t>Meghea, C. I., Raffo, J. E., Zhu, Q., &amp; Roman, L. (2013). Medicaid home visitation and maternal and infant healthcare utilization. American Journal of Preventive Medicine, 45(4), 441–447.</t>
   </si>
   <si>
     <t>Maternal Infant Health Program (MIHP)</t>
   </si>
   <si>
     <t>WWHV095222</t>
   </si>
   <si>
     <t>Mersky, J. P., Janczewski, C. E., Plummer Lee, C., &amp; Yasin, T. (2022). Impact of home visiting programs on parenting stress in low income women: Findings from a community based trial at an urban health department. [Study 2]. Children and Youth Services Review, 142, 1–10. https://doi.org/10.1016/j.childyouth.2022.106638.</t>
   </si>
@@ -858,54 +864,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E66"/>
+  <dimension ref="A1:E67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E66"/>
+      <selection activeCell="A1" sqref="A1:E67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -1527,515 +1533,532 @@
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E38" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>102</v>
+        <v>79</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E39" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B40" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="B40" s="1" t="s">
+      <c r="C40" s="1" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B41" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B41" s="1" t="s">
+      <c r="C41" s="1" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E41" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E42" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E43" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E44" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E45" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E46" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E47" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E48" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B53" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="B53" s="1" t="s">
+      <c r="C53" s="1" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E54" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B55" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B55" s="1" t="s">
+      <c r="C55" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="C55" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D55" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E55" s="1">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B56" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="B56" s="1" t="s">
+      <c r="C56" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="C56" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D56" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E56" s="1">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="1" t="s">
         <v>141</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E57" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="1" t="s">
         <v>143</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E58" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>147</v>
+        <v>30</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E59" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B60" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="B60" s="1" t="s">
+      <c r="C60" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="C60" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D60" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>152</v>
+        <v>45</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E61" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B62" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="B62" s="1" t="s">
+      <c r="C62" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="C62" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D62" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E62" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="1" t="s">
         <v>155</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E63" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="1" t="s">
         <v>157</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>159</v>
+        <v>79</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B65" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="B65" s="1" t="s">
+      <c r="C65" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="C65" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D65" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E65" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C66" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="D66" s="1" t="s">
+      <c r="B67" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D67" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E66" s="1">
+      <c r="E67" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>