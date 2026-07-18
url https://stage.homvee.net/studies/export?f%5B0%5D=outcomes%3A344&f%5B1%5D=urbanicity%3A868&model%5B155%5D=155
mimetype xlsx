--- v0 (2025-10-30)
+++ v1 (2026-07-18)
@@ -12,240 +12,204 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV005317</t>
   </si>
   <si>
     <t>Barth, R. P. (1991). An experimental evaluation of in-home child abuse prevention services. Child Abuse and Neglect: The International Journal, 15(4), 363-75.</t>
   </si>
   <si>
-    <t>Child Parent Enrichment Project (CPEP)</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV037119</t>
   </si>
   <si>
     <t>Campbell, K. I., &amp; Silva, P. A. (1997). Parents as first teachers pilot programme evaluation : Age three assessments. Final report to the ministry of education on the Dunedin and Gisborne/East coast areas. Wellington: Ministry of Education.</t>
   </si>
   <si>
-    <t>Parents as First Teachers  (New Zealand)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV012831</t>
   </si>
   <si>
     <t>Duggan, A., Fuddy, L., Burrell, L., Higman, S. M., McFarlane, E., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program to prevent child abuse: Impact in reducing parental risk factors. Child Abuse &amp; Neglect, 28(6), 623–643.</t>
   </si>
   <si>
-    <t>Healthy Families America (HFA)®</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV014665</t>
   </si>
   <si>
     <t>Duggan,  A. K., McFarlane, E. C., Windham, A. M., Rohde, C. A., Salkever, D. S., Fuddy,  L., et al. (1999). Evaluation of Hawaii’s  Healthy Start program. Future of  Children, 9(1), 66–90; discussion 177–178.</t>
   </si>
   <si>
     <t>WWHV038937</t>
   </si>
   <si>
     <t>Dugravier, R., Tubach, F., Saias, T., Guedeney, N., Pasquet, B., Purper-Ouakil, D., . . . Greacen, T. (2013). Impact of a manualized multifocal perinatal home-visiting program using psychologists on postnatal depression: The CAPEDP randomized controlled trial. PloS One, 8(8), e72216.</t>
   </si>
   <si>
-    <t>Promoting Parental Skills and Enhancing Attachment in Early Childhood (CAPEDP) Trial</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003728</t>
   </si>
   <si>
     <t>El-Kamary, S. S., Higman, S. M., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. K. (2004). Hawaii’s Healthy Start home visiting program: Determinants and impact of rapid repeat birth. Pediatrics, 114(3), e317–e326.</t>
   </si>
   <si>
     <t>WWHV014292</t>
   </si>
   <si>
     <t>Gardner, F., Connell, A., Trentacosta, C. J., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. N. (2009). Moderators of outcome in a brief family-centered intervention for preventing early problem behavior. Journal of Consulting and Clinical Psychology, 77(3), 543–553.</t>
   </si>
   <si>
-    <t>Family Check-Up® For Children</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV004092</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. L. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV051759</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, M. A., Goldberg, J., Mistry, J., Bumgarner, E., Raskin, M., Fosse, N., &amp; Fauth, R. (2015). Improving adolescent parenting: Results from a randomized controlled trial of a home visiting program for young families. American Journal of Public Health, published online ahead of print, e1-e7.</t>
   </si>
   <si>
     <t>WWHV052010</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, A., &amp; Mistry, J. (2015). The Massachusetts Healthy Families evaluation-2 (MHFE-2): A randomized, controlled trial of a statewide home visiting program for young parents: Final report to the Children's Trust of Massachusetts. Medford, MA: Tufts Interdisciplinary Evaluation Research.</t>
   </si>
   <si>
     <t>WWHV014203</t>
   </si>
   <si>
     <t>Johns Hopkins University. (2005). Evaluation of the Healthy Families Alaska program. Report to Alaska State Department of Health and Social Services, Alaska Mental Health Trust Authority. Baltimore, MD: Author.</t>
   </si>
   <si>
     <t>WWHV035695</t>
   </si>
   <si>
     <t>Kemp, L., Harris, E., McMahon, C., Matthey, S., Vimpani, G., Anderson, T., Schmied, V., &amp; Aslam, H. (2013). Benefits of psychosocial intervention and continuity of care by child and family health nurses in the pre‐and postnatal period: Process evaluation. Journal of Advanced Nursing, 69(8), 1850–1861.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Maternal Early Childhood Sustained Home-Visiting Program (MECSH)</t>
   </si>
   <si>
     <t>WWHV028652</t>
   </si>
   <si>
     <t>Kemp, L., Harris, E., McMahon, C., Matthey, S., Vimpani, G., Anderson, T., Schmied, V., Aslam, H., &amp; Zapart, S. (2011). Child and family outcomes of a long-term nurse home visitation programme: A randomised controlled trial. Archives of Disease in Childhood, 96, 533-540.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
-    <t>Parents as Teachers (PAT)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV004059</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Anderson, N. L., Brecht, M. L., Verzemnieks, I., Lesser, J., &amp; Kim, S.  (2002). Public health nursing care for adolescent mothers: Impact on infant  health and selected maternal outcomes at 1 year postbirth. Journal of Adolescent Health: Official Publication of the Society for  Adolescent Medicine, 30(1), 44–54.</t>
   </si>
   <si>
-    <t>Early Intervention Program for Adolescent Mothers</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV011552</t>
   </si>
   <si>
     <t>Koniak-Griffin, D., Anderson, N. L., Verzemnieks, I., &amp; Brecht, M. L. (2000). A public health nursing early intervention program for adolescent mothers: Outcomes from pregnancy through 6 weeks postpartum. Nursing Research, 49(3), 130–138.</t>
   </si>
   <si>
     <t>WWHV011686</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Mathenge, C., Anderson, N. L., &amp; Verzemnieks, I. (1999). An early  intervention program for adolescent mothers: A nursing demonstration project. Journal of Obstetric, Gynecologic, &amp;  Neonatal Nursing, 28(1), 51–59.</t>
   </si>
   <si>
     <t>WWHV003915</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Verzemnieks, I. L., Anderson, N. L., Brecht, M. L., Lesser, J., Kim, S., et al.  (2003). Nurse visitation for adolescent mothers: Two-year infant health and  maternal outcomes. Nursing Research, 52(2), 127–136.</t>
   </si>
   <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV027975</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Krysik,  J. (2011). Randomized trial of the Healthy Families Arizona home visiting  program. Children and Youth Services Review, 33(10), 1761–1766.</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV039653</t>
   </si>
   <si>
     <t>Meghea, C. I., Raffo, J. E., Zhu, Q., &amp; Roman, L. (2013). Medicaid home visitation and maternal and infant healthcare utilization. American Journal of Preventive Medicine, 45(4), 441–447.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Maternal Infant Health Program (MIHP)</t>
   </si>
   <si>
     <t>WWHV095269</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095270</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 4-PAT contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac…</t>
   </si>
   <si>
     <t>WWHV014408</t>
   </si>
   <si>
     <t>Mitchell-Herzfeld, S., Izzo, C., Greene, R., Lee, E., &amp; Lowenfels, A. (2005). Evaluation of Healthy Families New York (HFNY): First year program impacts. Albany, NY: University at Albany, Center for Human Services Research.</t>
   </si>
   <si>
     <t>WWHV003852</t>
   </si>
   <si>
     <t>Olds, D. L., Eckenrode, J., Henderson, C. R., Kitzman, H., Powers, J., Cole, R., et al. (1997). Long-term effects of home visitation on maternal life course and child abuse and neglect. Fifteen-year follow-up of a randomized trial. JAMA: The Journal of the American Medical Association, 278(8), 637–643.</t>
   </si>
@@ -276,52 +240,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -588,585 +555,460 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="100.118" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...7 lines deleted...]
-      <c r="A4" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D4" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E4">
-[...4 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C5" t="s">
-[...10 lines deleted...]
-      <c r="A6" t="s">
+      <c r="B8" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C6" t="s">
+      <c r="B9" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D6" t="s">
-[...7 lines deleted...]
-      <c r="A7" t="s">
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C7" t="s">
-[...10 lines deleted...]
-      <c r="A8" t="s">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B11" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D8" t="s">
-[...7 lines deleted...]
-      <c r="A9" t="s">
+      <c r="B12" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C9" t="s">
+      <c r="B13" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D9" t="s">
-[...7 lines deleted...]
-      <c r="A10" t="s">
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B14" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C10" t="s">
-[...10 lines deleted...]
-      <c r="A11" t="s">
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B15" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C11" t="s">
-[...10 lines deleted...]
-      <c r="A12" t="s">
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B16" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C12" t="s">
-[...10 lines deleted...]
-      <c r="A13" t="s">
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B17" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D13" t="s">
-[...7 lines deleted...]
-      <c r="A14" t="s">
+      <c r="B18" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C14" t="s">
-[...10 lines deleted...]
-      <c r="A15" t="s">
+      <c r="B19" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C15" t="s">
-[...5 lines deleted...]
-      <c r="E15">
+      <c r="B20" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
-[...12 lines deleted...]
-      <c r="E16">
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
-[...71 lines deleted...]
-      <c r="B21" t="s">
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C21" t="s">
-[...10 lines deleted...]
-      <c r="A22" t="s">
+      <c r="B27" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C22" t="s">
-[...10 lines deleted...]
-      <c r="A23" t="s">
+      <c r="B28" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C23" t="s">
-[...10 lines deleted...]
-      <c r="A24" t="s">
+      <c r="B29" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C24" t="s">
+      <c r="B30" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D24" t="s">
-[...104 lines deleted...]
-      <c r="E30">
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>