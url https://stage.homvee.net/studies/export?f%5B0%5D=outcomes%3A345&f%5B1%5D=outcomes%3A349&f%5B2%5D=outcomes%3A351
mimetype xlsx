--- v0 (2025-10-16)
+++ v1 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="340">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
@@ -356,51 +356,51 @@
   <si>
     <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
   </si>
   <si>
     <t>WWHV016715</t>
   </si>
   <si>
     <t>Guyer, B., Barth, M., Bishai, D., Caughy, M., Clark, B., Burkom, D., Tang, C. (2003). The Healthy Steps for Young Children Program National Evaluation. Baltimore: Women’s and Children’s Health Policy Center, Department of Population and Family Health Sciences, Johns Hopkins Bloomberg School of Public Health.</t>
   </si>
   <si>
     <t>WWHV065747</t>
   </si>
   <si>
     <t>Haines, J., Douglas, S., Mirotta, J. A., O’Kane, C., Breau, R., Walton, K., Krystia, O., Chamoun, E., Annis, A., Darlington, G. A., Buchholz, A. C., Duncan, A. M., Vallis, L. A., Spriet, L. L., Mutch, D. M., Brauer, P., Allen-Vercoe, E., Taveras, E. M., Ma, D. W. L., &amp; the Guelph Family Health Study. (2018). Guelph Family Health Study: Pilot study of a home-based obesity prevention intervention [Study 1: Four home visits]. Canadian Journal of Public Health, 109(4), 549–560. https://doi.org/10.17269/s41997-018-0072-3</t>
   </si>
   <si>
     <t>Guelph Family Health Study (GFHS)</t>
   </si>
   <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>Promoting First Relationships®</t>
   </si>
   <si>
     <t>WWHV049709</t>
   </si>
   <si>
     <t>Hoye, J., Asok, A., Bernard, K., Roth, T., Rosen, J., &amp; Dozier, M. Intervening early to protect telomeres: Results of a randomized clinical trial. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV095265</t>
   </si>
   <si>
     <t>Hruska, V., Darlington, G., Haines, J., &amp; Ma, D. W.L. (2020). Parent stress as a consideration in childhood obesity prevention: Results from the Guelph Family Health Study, a pilot randomized controlled trial [Study 1: Four home visits]. Nutrients, 12(6), 1835. https://doi.org/10.3390/nu12061835</t>
   </si>
   <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV004092</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. L. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
   </si>
@@ -537,50 +537,56 @@
   <si>
     <t>WWHV027973</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2012). The effects of a responsive parenting intervention on parent-child interactions during shared book reading. Developmental Psychology, 48(4), 969–986.</t>
   </si>
   <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV027975</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Krysik,  J. (2011). Randomized trial of the Healthy Families Arizona home visiting  program. Children and Youth Services Review, 33(10), 1761–1766.</t>
   </si>
   <si>
     <t>WWHV065647</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Lopez, D. (2020). A randomized controlled trial of healthy families: 6-month and 1-year follow-up. Prevention science, 21(1), 25-35. https://doi:10.1007/s11121-018-0931-4</t>
   </si>
   <si>
+    <t>WWHV095820</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., Nisbet, K. M., &amp; Schmidt, M. C. (2024). Randomized controlled trial of the parents as teacher home visiting program: Outcomes of the intervention on families at six month follow-up. Children and Youth Services Review. 165, 107875. https://doi.org/10.1016/j.childyouth.2024.107875</t>
+  </si>
+  <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV081065</t>
   </si>
   <si>
     <t>Lind, T. (2017). Intervening to enhance emotion regulation: Early childhood adversity, parent-child mutual positive affect, and later child regulation capabilities (Publication No. 1972774602) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV080988</t>
   </si>
   <si>
     <t>Lind, T., Bernard, K., Yarger, H. A., &amp; Dozier, M. (2020). Promoting compliance in children referred to child protective services: A randomized clinical trial. Child Development, 91(2), 563–576. https://doi.org/10.1111/cdev.13207</t>
   </si>
   <si>
     <t>WWHV011100</t>
@@ -618,50 +624,56 @@
   <si>
     <t>Lunkenheimer, E. S., Dishion, T. J., Shaw, D. S., Connell, A. M., Gardner, F., Wilson, M. N., &amp; Skuban, E. M. (2008). Collateral benefits of the family check-up on early childhood school readiness: Indirect effects of parents’ positive behavior support. Developmental Psychology, 44(6), 1737–1752.</t>
   </si>
   <si>
     <t>WWHV058025</t>
   </si>
   <si>
     <t>Lutenbacher, M., Dietrich, M. S., &amp; Elkins, T. (2016). Evaluation of the Maternal Infant Health Outreach Worker (MIHOW) program model in a sample of Hispanic women: A collaborative project between Catholic Charities and Vanderbilt University School of Nursing. Report submitted to the Home Visiting Evidence of Effectiveness (HomVEE) Review.</t>
   </si>
   <si>
     <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
   </si>
   <si>
     <t>WWHV065542</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., Dietrich, M. S., &amp; Riggs, A. (2018). The efficacy of using peer mentors to improve maternal and infant health outcomes in Hispanic families: Findings from a randomized clinical trial. Maternal &amp; Child Health Journal, 22(1), 92-104. https://doi.org/10.1007/s10995-018-2532-z</t>
   </si>
   <si>
     <t>WWHV094349</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (unpublished manuscript). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: Findings from a randomized clinical trial.</t>
   </si>
   <si>
+    <t>WWHV095829</t>
+  </si>
+  <si>
+    <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
+  </si>
+  <si>
     <t>WWHV094392</t>
   </si>
   <si>
     <t>McConnell, M. A., Rokicki, S., Ayers, S., Allouch, F., Perreault, N., Gourevitch, R. A., Martin, M. W., Zhou, R., A., Zera, C., Hacker, M. R., Chien, A., Bates, M. A., &amp; Baicker, K. (2022). Effect of an intensive nurse home visiting program on adverse birth outcomes in a Medicaid-eligible population: A randomized clinical trial. JAMA, 328(1), 27–37. https://doi.org/10.1001/jama.2022.9703</t>
   </si>
   <si>
     <t>WWHV047867</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., Raffo, J., Leach, R. E., &amp; Roman, L. A. (2015). Statewide Medicaid enhanced prenatal care programs and infant mortality. Pediatrics, 136(2), 334–342.</t>
   </si>
   <si>
     <t>Maternal Infant Health Program (MIHP)</t>
   </si>
   <si>
     <t>WWHV070771</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., &amp; Roman, L. A. (2015). A statewide Medicaid enhanced prenatal and postnatal care program and infant injuries. Maternal and Child Health Journal, 19(10), 2119–2127.</t>
   </si>
   <si>
     <t>WWHV095221</t>
   </si>
   <si>
     <t>Mersky, J. P., Janczewski, C. E., Plummer Lee, C., Gilbert, R. M., McAtee, C., &amp; Yasin, T. (2021). Home visiting effects on breastfeeding and bedsharing in a low-income sample. [Study 2]. Health Education &amp; Behavior, 48(4), 488–495. https://doi.org/10.1177/1090198120964197.</t>
@@ -765,77 +777,89 @@
   <si>
     <t>Olds, D. L., Kitzman, H., Knudtson, M. D., Anson, E., Smith, J. A., &amp; Cole, R. (2014). Effect of home visiting by nurses on maternal and child mortality: Results of a 2-decade follow-up of a randomized clinical trial. JAMA Pediatrics, 168(9), 800-806.</t>
   </si>
   <si>
     <t>WWHV003754</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
   <si>
     <t>WWHV074928</t>
   </si>
   <si>
     <t>Orri, M., Cote, S. M., Tremblay, R. E., &amp; Doyle, O. (2019). Impact of an early childhood intervention on the home environment, and subsequent effects on child cognitive and emotional development: A secondary analysis. Plos One, 14(7), Article e0219133.</t>
   </si>
   <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
     <t>WWHV095861</t>
   </si>
   <si>
     <t>Paradis, H. A., Sandler, M., Manly, J. T., &amp; Valentine, L. (2013). Building Healthy Children: Evidence-based home visitation integrated with pediatric medical homes. Pediatrics, 132(Suppl. 2), S174–179. https://doi.org/10.1542/peds.2013-1021R</t>
   </si>
   <si>
     <t>Building Healthy Children (BHC)</t>
   </si>
   <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
+    <t>WWHV095915</t>
+  </si>
+  <si>
+    <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
+  </si>
+  <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
   </si>
   <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
   <si>
     <t>WWHV087412</t>
   </si>
   <si>
     <t>Perrone, L., Imrisek, S. D., Dash, A., Rodriguez, M., Monticciolo, E., &amp; Bernard, K. (2021). Changing parental depression and sensitivity: Randomized clinical trial of ABC's effectiveness in the community. Development and Psychopathology, 33(3), 1026-1040. https://doi.org/10.1017/S0954579420000310</t>
   </si>
   <si>
     <t>WWHV058030</t>
   </si>
   <si>
     <t>Pfannenstiel, J. (2015). Evaluation of the i3 validation of improving education outcomes for American Indian children. Unpublished manuscript. Overland Park, KS: Research &amp; Training Associates, Inc.</t>
   </si>
   <si>
     <t>WWHV059089</t>
@@ -853,50 +877,56 @@
     <t>WWHV045800</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at twenty-four months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV047989</t>
   </si>
   <si>
     <t>Poslawsky, I. E., Naber, F. B., Bakermans-Kranenburg, M. J., van Daalen, E., van Engeland, H., &amp; van IJzendoorn, M. H. (2015). Video-feedback Intervention to promote Positive Parenting adapted to Autism (VIPP-AUTI): A randomized controlled trial. Autism, 19(5), 588–603.</t>
   </si>
   <si>
     <t>Video-Feedback Intervention to promote Positive Parenting adapted to Autism (VIPP–AUTI)</t>
   </si>
   <si>
     <t>WWHV033866</t>
   </si>
   <si>
     <t>Roggman, L. A., &amp; Cook, G. A. (2010). Attachment, aggression, and family risk in a low-income sample. Family Science, 1(3), 191-204. doi:10.1080/19424620.2010.567829</t>
   </si>
   <si>
     <t>WWHV044437</t>
   </si>
   <si>
     <t>Roman, L., Raffo, J. E., Zhu, Q., &amp; Meghea, C. (2014). A statewide Medicaid enhanced prenatal care program: Impact on birth outcomes. JAMA Pediatrics, 168(3), 220–227.</t>
+  </si>
+  <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
   </si>
   <si>
     <t>WWHV038829</t>
   </si>
   <si>
     <t>Sadler, L. S., Slade, A., Close, N., Webb, D. L., Simpson, T., Fennie, K., &amp; Mayes, L. C. (2013). Minding the Baby: Enhancing reflectiveness to improve early health and relationship outcomes in an interdisciplinary home-visiting program. Infant Mental Health Journal, 34(5), 391-405.</t>
   </si>
   <si>
     <t>Minding the Baby® Home Visiting (MTB-HV)</t>
   </si>
   <si>
     <t>WWHV035512</t>
   </si>
   <si>
     <t>Schwarz, D. F., O’Sullivan, A. L., Guinn, J., Mautone, J. A., Carlson, E. C., Zhao, H., Zhang, X., Esposito, T. L., Askew, M., &amp; Radcliffe, J. (2012). Promoting early intervention referral through a randomized controlled home-visiting program. Journal of Early Intervention, 34(1), 20–39</t>
   </si>
   <si>
     <t>MOM Program</t>
   </si>
   <si>
     <t>WWHV040837</t>
   </si>
   <si>
     <t>Shapiro, C. J., Kilburn, J., &amp; Hardin, J. W. (2014b). Prevention of behavior problems in a selected population: Stepping Stones Triple P for parents of young children with disabilities. Research in Developmental Disabilities, 35(11), 2958–2975. (Study Two)</t>
   </si>
@@ -1071,52 +1101,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1380,2577 +1413,2653 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E147"/>
+  <dimension ref="A1:E152"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E152"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="131.968" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
-[...2 lines deleted...]
-      <c r="E2">
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3">
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4">
+      <c r="D4" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5">
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6">
+      <c r="D6" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7">
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8">
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9">
+      <c r="D9" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10">
+      <c r="D10" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D11" t="s">
-[...2 lines deleted...]
-      <c r="E11">
+      <c r="D11" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12">
+      <c r="D12" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13">
+      <c r="D13" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14">
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15">
+      <c r="D15" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16">
+      <c r="D16" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17">
+      <c r="D17" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D18" t="s">
-[...2 lines deleted...]
-      <c r="E18">
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D19" t="s">
-[...2 lines deleted...]
-      <c r="E19">
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C20" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D20" t="s">
-[...2 lines deleted...]
-      <c r="E20">
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C21" t="s">
+      <c r="C21" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21">
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" t="s">
+      <c r="A22" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C22" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22">
+      <c r="D22" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" t="s">
+      <c r="A23" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C23" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D23" t="s">
-[...2 lines deleted...]
-      <c r="E23">
+      <c r="D23" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" t="s">
+      <c r="A24" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C24" t="s">
+      <c r="C24" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D24" t="s">
-[...2 lines deleted...]
-      <c r="E24">
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" t="s">
+      <c r="A25" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C25" t="s">
+      <c r="C25" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D25" t="s">
-[...2 lines deleted...]
-      <c r="E25">
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" t="s">
+      <c r="A26" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C26" t="s">
+      <c r="C26" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D26" t="s">
-[...2 lines deleted...]
-      <c r="E26">
+      <c r="D26" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E26" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" t="s">
+      <c r="A27" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C27" t="s">
+      <c r="C27" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D27" t="s">
-[...2 lines deleted...]
-      <c r="E27">
+      <c r="D27" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" t="s">
+      <c r="A28" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C28" t="s">
+      <c r="C28" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="D28" t="s">
-[...2 lines deleted...]
-      <c r="E28">
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
-      <c r="A29" t="s">
+      <c r="A29" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C29" t="s">
+      <c r="C29" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="D29" t="s">
-[...2 lines deleted...]
-      <c r="E29">
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
-      <c r="A30" t="s">
+      <c r="A30" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C30" t="s">
+      <c r="C30" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D30" t="s">
-[...2 lines deleted...]
-      <c r="E30">
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
-      <c r="A31" t="s">
+      <c r="A31" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C31" t="s">
+      <c r="C31" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D31" t="s">
-[...2 lines deleted...]
-      <c r="E31">
+      <c r="D31" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E31" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
-      <c r="A32" t="s">
+      <c r="A32" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C32" t="s">
+      <c r="C32" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D32" t="s">
-[...2 lines deleted...]
-      <c r="E32">
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
-      <c r="A33" t="s">
+      <c r="A33" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="C33" t="s">
+      <c r="C33" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D33" t="s">
-[...2 lines deleted...]
-      <c r="E33">
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
-      <c r="A34" t="s">
+      <c r="A34" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B34" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="C34" t="s">
+      <c r="C34" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D34" t="s">
-[...2 lines deleted...]
-      <c r="E34">
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
-      <c r="A35" t="s">
+      <c r="A35" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="C35" t="s">
+      <c r="C35" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D35" t="s">
-[...2 lines deleted...]
-      <c r="E35">
+      <c r="D35" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E35" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
-      <c r="A36" t="s">
+      <c r="A36" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B36" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="C36" t="s">
+      <c r="C36" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="D36" t="s">
-[...2 lines deleted...]
-      <c r="E36">
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="A37" t="s">
+      <c r="A37" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="C37" t="s">
+      <c r="C37" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="D37" t="s">
-[...2 lines deleted...]
-      <c r="E37">
+      <c r="D37" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E37" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" t="s">
+      <c r="A38" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="C38" t="s">
+      <c r="C38" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="D38" t="s">
-[...2 lines deleted...]
-      <c r="E38">
+      <c r="D38" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" t="s">
+      <c r="A39" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C39" t="s">
+      <c r="C39" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D39" t="s">
-[...2 lines deleted...]
-      <c r="E39">
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
-      <c r="A40" t="s">
+      <c r="A40" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C40" t="s">
+      <c r="C40" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="D40" t="s">
-[...2 lines deleted...]
-      <c r="E40">
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
-      <c r="A41" t="s">
+      <c r="A41" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="C41" t="s">
+      <c r="C41" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D41" t="s">
-[...2 lines deleted...]
-      <c r="E41">
+      <c r="D41" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E41" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
-      <c r="A42" t="s">
+      <c r="A42" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="C42" t="s">
+      <c r="C42" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D42" t="s">
-[...2 lines deleted...]
-      <c r="E42">
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
-      <c r="A43" t="s">
+      <c r="A43" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="C43" t="s">
+      <c r="C43" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="D43" t="s">
-[...2 lines deleted...]
-      <c r="E43">
+      <c r="D43" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="44" spans="1:5">
-      <c r="A44" t="s">
+      <c r="A44" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="C44" t="s">
+      <c r="C44" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="D44" t="s">
-[...2 lines deleted...]
-      <c r="E44">
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="45" spans="1:5">
-      <c r="A45" t="s">
+      <c r="A45" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B45" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="C45" t="s">
+      <c r="C45" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D45" t="s">
-[...2 lines deleted...]
-      <c r="E45">
+      <c r="D45" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E45" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
-      <c r="A46" t="s">
+      <c r="A46" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="C46" t="s">
+      <c r="C46" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="D46" t="s">
-[...2 lines deleted...]
-      <c r="E46">
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="47" spans="1:5">
-      <c r="A47" t="s">
+      <c r="A47" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B47" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="C47" t="s">
+      <c r="C47" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D47" t="s">
-[...2 lines deleted...]
-      <c r="E47">
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
-      <c r="A48" t="s">
+      <c r="A48" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B48" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="C48" t="s">
+      <c r="C48" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="D48" t="s">
-[...2 lines deleted...]
-      <c r="E48">
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
-      <c r="A49" t="s">
+      <c r="A49" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="C49" t="s">
+      <c r="C49" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D49" t="s">
-[...2 lines deleted...]
-      <c r="E49">
+      <c r="D49" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E49" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
-      <c r="A50" t="s">
+      <c r="A50" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B50" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="C50" t="s">
+      <c r="C50" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="D50" t="s">
-[...2 lines deleted...]
-      <c r="E50">
+      <c r="D50" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E50" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:5">
-      <c r="A51" t="s">
+      <c r="A51" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B51" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="C51" t="s">
+      <c r="C51" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="D51" t="s">
-[...2 lines deleted...]
-      <c r="E51">
+      <c r="D51" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E51" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
-      <c r="A52" t="s">
+      <c r="A52" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B52" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="C52" t="s">
+      <c r="C52" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="D52" t="s">
-[...2 lines deleted...]
-      <c r="E52">
+      <c r="D52" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
-      <c r="A53" t="s">
+      <c r="A53" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="B53" t="s">
+      <c r="B53" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="C53" t="s">
+      <c r="C53" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="D53" t="s">
-[...2 lines deleted...]
-      <c r="E53">
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
-      <c r="A54" t="s">
+      <c r="A54" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="B54" t="s">
+      <c r="B54" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="C54" t="s">
+      <c r="C54" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="D54" t="s">
-[...2 lines deleted...]
-      <c r="E54">
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
-      <c r="A55" t="s">
+      <c r="A55" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="B55" t="s">
+      <c r="B55" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="C55" t="s">
+      <c r="C55" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="D55" t="s">
-[...2 lines deleted...]
-      <c r="E55">
+      <c r="D55" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
-      <c r="A56" t="s">
+      <c r="A56" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B56" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="C56" t="s">
+      <c r="C56" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="D56" t="s">
-[...2 lines deleted...]
-      <c r="E56">
+      <c r="D56" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
-      <c r="A57" t="s">
+      <c r="A57" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="B57" t="s">
+      <c r="B57" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="C57" t="s">
+      <c r="C57" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="D57" t="s">
-[...2 lines deleted...]
-      <c r="E57">
+      <c r="D57" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:5">
-      <c r="A58" t="s">
+      <c r="A58" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="B58" t="s">
+      <c r="B58" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="C58" t="s">
+      <c r="C58" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="D58" t="s">
-[...2 lines deleted...]
-      <c r="E58">
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
-      <c r="A59" t="s">
+      <c r="A59" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="B59" t="s">
+      <c r="B59" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="C59" t="s">
+      <c r="C59" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D59" t="s">
-[...2 lines deleted...]
-      <c r="E59">
+      <c r="D59" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="60" spans="1:5">
-      <c r="A60" t="s">
+      <c r="A60" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="B60" t="s">
+      <c r="B60" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="C60" t="s">
+      <c r="C60" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="D60" t="s">
-[...2 lines deleted...]
-      <c r="E60">
+      <c r="D60" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="61" spans="1:5">
-      <c r="A61" t="s">
+      <c r="A61" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B61" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="C61" t="s">
+      <c r="C61" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D61" t="s">
-[...2 lines deleted...]
-      <c r="E61">
+      <c r="D61" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="62" spans="1:5">
-      <c r="A62" t="s">
+      <c r="A62" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="B62" t="s">
+      <c r="B62" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="C62" t="s">
+      <c r="C62" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="D62" t="s">
-[...2 lines deleted...]
-      <c r="E62">
+      <c r="D62" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="63" spans="1:5">
-      <c r="A63" t="s">
+      <c r="A63" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="B63" t="s">
+      <c r="B63" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="C63" t="s">
+      <c r="C63" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="D63" t="s">
-[...2 lines deleted...]
-      <c r="E63">
+      <c r="D63" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E63" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:5">
-      <c r="A64" t="s">
+      <c r="A64" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="B64" t="s">
+      <c r="B64" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="C64" t="s">
+      <c r="C64" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="D64" t="s">
-[...2 lines deleted...]
-      <c r="E64">
+      <c r="D64" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:5">
-      <c r="A65" t="s">
+      <c r="A65" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="B65" t="s">
+      <c r="B65" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="C65" t="s">
+      <c r="C65" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="D65" t="s">
-[...2 lines deleted...]
-      <c r="E65">
+      <c r="D65" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E65" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:5">
-      <c r="A66" t="s">
+      <c r="A66" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="B66" t="s">
+      <c r="B66" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="C66" t="s">
+      <c r="C66" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="D66" t="s">
-[...2 lines deleted...]
-      <c r="E66">
+      <c r="D66" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:5">
-      <c r="A67" t="s">
+      <c r="A67" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="B67" t="s">
+      <c r="B67" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="C67" t="s">
+      <c r="C67" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="D67" t="s">
-[...2 lines deleted...]
-      <c r="E67">
+      <c r="D67" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:5">
-      <c r="A68" t="s">
+      <c r="A68" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="B68" t="s">
+      <c r="B68" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="C68" t="s">
+      <c r="C68" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="D68" t="s">
-[...2 lines deleted...]
-      <c r="E68">
+      <c r="D68" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:5">
-      <c r="A69" t="s">
+      <c r="A69" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="B69" t="s">
+      <c r="B69" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="C69" t="s">
+      <c r="C69" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D69" t="s">
-[...2 lines deleted...]
-      <c r="E69">
+      <c r="D69" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:5">
-      <c r="A70" t="s">
+      <c r="A70" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="B70" t="s">
+      <c r="B70" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="C70" t="s">
+      <c r="C70" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D70" t="s">
-[...2 lines deleted...]
-      <c r="E70">
+      <c r="D70" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:5">
-      <c r="A71" t="s">
+      <c r="A71" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="B71" t="s">
+      <c r="B71" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="C71" t="s">
+      <c r="C71" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D71" t="s">
-[...2 lines deleted...]
-      <c r="E71">
+      <c r="D71" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:5">
-      <c r="A72" t="s">
+      <c r="A72" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="B72" t="s">
+      <c r="B72" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="C72" t="s">
+      <c r="C72" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C73" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D72" t="s">
-[...2 lines deleted...]
-      <c r="E72">
+      <c r="D73" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
-[...6 lines deleted...]
-      <c r="C73" t="s">
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C74" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="D73" t="s">
-[...2 lines deleted...]
-      <c r="E73">
+      <c r="D74" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
-[...6 lines deleted...]
-      <c r="C74" t="s">
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C75" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D74" t="s">
-[...13 lines deleted...]
-      <c r="C75" t="s">
+      <c r="D75" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C76" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D75" t="s">
-[...13 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D76" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="D76" t="s">
-[...7 lines deleted...]
-      <c r="A77" t="s">
+      <c r="B77" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="C77" t="s">
+      <c r="D77" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C78" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D77" t="s">
-[...13 lines deleted...]
-      <c r="C78" t="s">
+      <c r="D78" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C79" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D78" t="s">
-[...13 lines deleted...]
-      <c r="C79" t="s">
+      <c r="D79" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="D79" t="s">
-[...7 lines deleted...]
-      <c r="A80" t="s">
+      <c r="B80" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="C80" t="s">
+      <c r="D80" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C81" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D80" t="s">
-[...13 lines deleted...]
-      <c r="C81" t="s">
+      <c r="D81" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="D81" t="s">
-[...2 lines deleted...]
-      <c r="E81">
+      <c r="B82" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
-[...3 lines deleted...]
-      <c r="B82" t="s">
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C83" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="C82" t="s">
-[...5 lines deleted...]
-      <c r="E82">
+      <c r="D83" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E83" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
-[...12 lines deleted...]
-      <c r="E83">
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
-[...6 lines deleted...]
-      <c r="C84" t="s">
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E85" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C86" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="D84" t="s">
-[...2 lines deleted...]
-      <c r="E84">
+      <c r="D86" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
-[...20 lines deleted...]
-      <c r="B86" t="s">
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="C86" t="s">
-[...10 lines deleted...]
-      <c r="A87" t="s">
+      <c r="B87" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="C87" t="s">
+      <c r="D87" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E87" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E88" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C89" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D87" t="s">
-[...2 lines deleted...]
-      <c r="E87">
+      <c r="D89" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E89" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
-[...6 lines deleted...]
-      <c r="C88" t="s">
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C90" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D88" t="s">
-[...2 lines deleted...]
-      <c r="E88">
+      <c r="D90" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
-[...6 lines deleted...]
-      <c r="C89" t="s">
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C91" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="D89" t="s">
-[...2 lines deleted...]
-      <c r="E89">
+      <c r="D91" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
-[...6 lines deleted...]
-      <c r="C90" t="s">
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C92" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D90" t="s">
-[...2 lines deleted...]
-      <c r="E90">
+      <c r="D92" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
-[...6 lines deleted...]
-      <c r="C91" t="s">
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C93" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="D91" t="s">
-[...2 lines deleted...]
-      <c r="E91">
+      <c r="D93" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
-[...6 lines deleted...]
-      <c r="C92" t="s">
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C94" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D92" t="s">
-[...13 lines deleted...]
-      <c r="C93" t="s">
+      <c r="D94" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C95" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D93" t="s">
-[...13 lines deleted...]
-      <c r="C94" t="s">
+      <c r="D95" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C96" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D94" t="s">
-[...13 lines deleted...]
-      <c r="C95" t="s">
+      <c r="D96" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C97" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="D95" t="s">
-[...19 lines deleted...]
-      <c r="E96">
+      <c r="D97" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
-[...6 lines deleted...]
-      <c r="C97" t="s">
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C99" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="D97" t="s">
-[...10 lines deleted...]
-      <c r="B98" t="s">
+      <c r="D99" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E101" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E102" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E103" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E104" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E105" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E106" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E107" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E108" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E109" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E110" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E111" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E113" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E114" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E115" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E116" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E117" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E118" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E119" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E120" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E121" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E122" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E123" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E124" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E125" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E126" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E127" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E128" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E129" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E130" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E131" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E132" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E133" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E134" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E135" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="C136" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="C98" t="s">
-[...141 lines deleted...]
-      <c r="E106">
+      <c r="D136" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E136" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
-[...108 lines deleted...]
-      <c r="C113" t="s">
+    <row r="137" spans="1:5">
+      <c r="A137" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E137" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E138" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E139" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E140" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E141" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E142" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E143" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E144" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E145" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E146" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E147" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E148" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="C149" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D113" t="s">
-[...285 lines deleted...]
-      <c r="C130" t="s">
+      <c r="D149" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E149" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C150" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D130" t="s">
-[...234 lines deleted...]
-      <c r="C144" t="s">
+      <c r="D150" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E150" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="C151" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D144" t="s">
-[...13 lines deleted...]
-      <c r="C145" t="s">
+      <c r="D151" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E151" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="C152" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D145" t="s">
-[...36 lines deleted...]
-      <c r="E147">
+      <c r="D152" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E152" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>