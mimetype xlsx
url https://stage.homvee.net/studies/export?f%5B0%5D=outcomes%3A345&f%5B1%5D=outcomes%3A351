--- v0 (2026-06-18)
+++ v1 (2026-10-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV003393</t>
   </si>
   <si>
     <t>Anderson, A. K., Damio, G., Young, S., Chapman, D. J., &amp; Perez-Escamilla, R. (2005). A randomized trial assessing the efficacy of peer counseling on exclusive breastfeeding in a predominantly Latina low-income community. Archives of Pediatrics &amp; Adolescent Medicine, 159(9), 836–841. https://doi.org/10.1001/archpedi.159.9.836</t>
   </si>
   <si>
     <t>Breastfeeding: Heritage and Pride™ (BHP)</t>
   </si>
   <si>
@@ -385,50 +385,56 @@
     <t>Lowell, D. I., Carter, A. S., Godoy, L., Paulicin, B., &amp; Briggs‐Gowan, M. J. (2011). A randomized controlled trial of Child FIRST: A comprehensive home‐based intervention translating research into early childhood practice. Child development, 82(1), 193-208.</t>
   </si>
   <si>
     <t>Child First</t>
   </si>
   <si>
     <t>WWHV058025</t>
   </si>
   <si>
     <t>Lutenbacher, M., Dietrich, M. S., &amp; Elkins, T. (2016). Evaluation of the Maternal Infant Health Outreach Worker (MIHOW) program model in a sample of Hispanic women: A collaborative project between Catholic Charities and Vanderbilt University School of Nursing. Report submitted to the Home Visiting Evidence of Effectiveness (HomVEE) Review.</t>
   </si>
   <si>
     <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
   </si>
   <si>
     <t>WWHV065542</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., Dietrich, M. S., &amp; Riggs, A. (2018). The efficacy of using peer mentors to improve maternal and infant health outcomes in Hispanic families: Findings from a randomized clinical trial. Maternal &amp; Child Health Journal, 22(1), 92-104. https://doi.org/10.1007/s10995-018-2532-z</t>
   </si>
   <si>
     <t>WWHV094349</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (unpublished manuscript). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: Findings from a randomized clinical trial.</t>
+  </si>
+  <si>
+    <t>WWHV095829</t>
+  </si>
+  <si>
+    <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV094392</t>
   </si>
   <si>
     <t>McConnell, M. A., Rokicki, S., Ayers, S., Allouch, F., Perreault, N., Gourevitch, R. A., Martin, M. W., Zhou, R., A., Zera, C., Hacker, M. R., Chien, A., Bates, M. A., &amp; Baicker, K. (2022). Effect of an intensive nurse home visiting program on adverse birth outcomes in a Medicaid-eligible population: A randomized clinical trial. JAMA, 328(1), 27–37. https://doi.org/10.1001/jama.2022.9703</t>
   </si>
   <si>
     <t>WWHV047867</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., Raffo, J., Leach, R. E., &amp; Roman, L. A. (2015). Statewide Medicaid enhanced prenatal care programs and infant mortality. Pediatrics, 136(2), 334–342.</t>
   </si>
   <si>
     <t>Maternal Infant Health Program (MIHP)</t>
   </si>
   <si>
     <t>WWHV070771</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., &amp; Roman, L. A. (2015). A statewide Medicaid enhanced prenatal and postnatal care program and infant injuries. Maternal and Child Health Journal, 19(10), 2119–2127.</t>
   </si>
   <si>
     <t>WWHV095221</t>
   </si>
@@ -1017,54 +1023,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E92"/>
+  <dimension ref="A1:E93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E92"/>
+      <selection activeCell="A1" sqref="A1:E93"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -1890,258 +1896,258 @@
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E50" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E51" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>128</v>
+        <v>49</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E52" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B53" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="B53" s="1" t="s">
+      <c r="C53" s="1" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="1" t="s">
         <v>131</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>11</v>
+        <v>130</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E54" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E55" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="1" t="s">
         <v>135</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E56" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="1" t="s">
         <v>137</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>89</v>
+        <v>49</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E57" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E58" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="1" t="s">
         <v>141</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>62</v>
+        <v>92</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E59" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="1" t="s">
         <v>143</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="1" t="s">
         <v>147</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="1" t="s">
         <v>149</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="1" t="s">
         <v>151</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>152</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="1" t="s">
         <v>153</v>
@@ -2182,461 +2188,478 @@
       </c>
       <c r="B67" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="1" t="s">
         <v>161</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>163</v>
+        <v>49</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B70" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="B70" s="1" t="s">
+      <c r="C70" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="C70" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D70" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E70" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B71" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="B71" s="1" t="s">
+      <c r="C71" s="1" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E71" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B72" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="B72" s="1" t="s">
+      <c r="C72" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="C72" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D72" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E72" s="1">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E73" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>36</v>
+        <v>171</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E74" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E75" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E76" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>128</v>
+        <v>36</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E77" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>183</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>184</v>
+        <v>130</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E78" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B79" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="B79" s="1" t="s">
+      <c r="C79" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="C79" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D79" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E79" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B80" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="B80" s="1" t="s">
+      <c r="C80" s="1" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B81" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="B81" s="1" t="s">
+      <c r="C81" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="C81" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D81" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B82" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="B82" s="1" t="s">
+      <c r="C82" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="C82" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D82" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E82" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E83" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="1" t="s">
         <v>198</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>203</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>204</v>
+        <v>92</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B87" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="B87" s="1" t="s">
+      <c r="C87" s="1" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="1" t="s">
         <v>207</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>208</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E88" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="1" t="s">
         <v>209</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>210</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E89" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B90" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="B90" s="1" t="s">
+      <c r="C90" s="1" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="1" t="s">
         <v>216</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E92" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E93" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>