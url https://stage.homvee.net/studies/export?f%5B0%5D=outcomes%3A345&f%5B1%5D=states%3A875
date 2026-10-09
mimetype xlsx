--- v0 (2025-10-07)
+++ v1 (2026-10-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV003393</t>
   </si>
   <si>
     <t>Anderson, A. K., Damio, G., Young, S., Chapman, D. J., &amp; Perez-Escamilla, R. (2005). A randomized trial assessing the efficacy of peer counseling on exclusive breastfeeding in a predominantly Latina low-income community. Archives of Pediatrics &amp; Adolescent Medicine, 159(9), 836–841. https://doi.org/10.1001/archpedi.159.9.836</t>
   </si>
   <si>
     <t>Breastfeeding: Heritage and Pride™ (BHP)</t>
   </si>
   <si>
@@ -132,50 +132,56 @@
   <si>
     <t>Early Head Start—Home-based option</t>
   </si>
   <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>Parents as Teachers (PAT)®</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
+    <t>WWHV095829</t>
+  </si>
+  <si>
+    <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
+  </si>
+  <si>
     <t>WWHV095268</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095269</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV090061</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 1-EHS contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095270</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 4-PAT contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac…</t>
   </si>
   <si>
     <t>WWHV003589</t>
@@ -192,57 +198,63 @@
   <si>
     <t>WWHV014408</t>
   </si>
   <si>
     <t>Mitchell-Herzfeld, S., Izzo, C., Greene, R., Lee, E., &amp; Lowenfels, A. (2005). Evaluation of Healthy Families New York (HFNY): First year program impacts. Albany, NY: University at Albany, Center for Human Services Research.</t>
   </si>
   <si>
     <t>WWHV003853</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson, C. R., Cole, R., Eckenrode, J., Kitzman, H., Luckey, D., et al. (1998). Long-term effects of nurse home visitation on children’s criminal and antisocial behavior: 15-year follow-up of a randomized controlled trial. JAMA: The Journal of the American Medical Association, 280(14), 1238–1244.</t>
   </si>
   <si>
     <t>WWHV014420</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson Jr., C. R., Chamberlin, R., &amp; Tatelbaum, R. (1986). Preventing child abuse and neglect: A randomized trial of nurse home visitation. Pediatrics, 78, 65–78.</t>
   </si>
   <si>
     <t>WWHV003573</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson, C. R., &amp; Kitzman, H. (1994). Does prenatal and infancy nurse home visitation have enduring effects on qualities of parental caregiving and child health at 25 to 50 months of life? Pediatrics, 93(1), 89–98.</t>
   </si>
   <si>
+    <t>WWHV095915</t>
+  </si>
+  <si>
+    <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
+  </si>
+  <si>
+    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
+  </si>
+  <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
-  </si>
-[...1 lines deleted...]
-    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
   <si>
     <t>WWHV038829</t>
   </si>
   <si>
     <t>Sadler, L. S., Slade, A., Close, N., Webb, D. L., Simpson, T., Fennie, K., &amp; Mayes, L. C. (2013). Minding the Baby: Enhancing reflectiveness to improve early health and relationship outcomes in an interdisciplinary home-visiting program. Infant Mental Health Journal, 34(5), 391-405.</t>
   </si>
   <si>
     <t>Minding the Baby® Home Visiting (MTB-HV)</t>
   </si>
   <si>
     <t>WWHV014653</t>
   </si>
   <si>
     <t>Wagner, M., &amp; Spiker, D. (2001). Experiences and outcomes for children and families: Multisite Parents as Teachers evaluation. Menlo Park, CA: SRI International. http://www.sri.com/policy/cehs/publications/humanpub/patfinal.pdf.</t>
   </si>
 </sst>
 </file>
 
@@ -258,52 +270,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -567,554 +582,579 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E28"/>
+  <dimension ref="A1:E30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
-[...2 lines deleted...]
-      <c r="E2">
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4">
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5">
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D6" t="s">
+      <c r="D6" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7">
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8">
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9">
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10">
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D11" t="s">
-[...2 lines deleted...]
-      <c r="E11">
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12">
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13">
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14">
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15">
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
-[...6 lines deleted...]
-      <c r="C16" t="s">
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16">
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
-[...6 lines deleted...]
-      <c r="C17" t="s">
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17">
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
-[...6 lines deleted...]
-      <c r="C18" t="s">
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D18" t="s">
-[...2 lines deleted...]
-      <c r="E18">
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
-[...6 lines deleted...]
-      <c r="C19" t="s">
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D19" t="s">
-[...13 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D20" t="s">
+      <c r="D21" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E20">
-[...10 lines deleted...]
-      <c r="C21" t="s">
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D21" t="s">
+      <c r="D22" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E21">
-[...10 lines deleted...]
-      <c r="C22" t="s">
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="D22" t="s">
-[...13 lines deleted...]
-      <c r="C23" t="s">
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="D23" t="s">
-[...13 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="D24" t="s">
-[...13 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="D25" t="s">
-[...2 lines deleted...]
-      <c r="E25">
+      <c r="B26" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
-[...3 lines deleted...]
-      <c r="B26" t="s">
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C26" t="s">
-[...5 lines deleted...]
-      <c r="E26">
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
-[...9 lines deleted...]
-      <c r="D27" t="s">
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E27">
-[...10 lines deleted...]
-      <c r="C28" t="s">
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D28" t="s">
+      <c r="D30" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E28">
+      <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>