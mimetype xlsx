--- v0 (2026-06-19)
+++ v1 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
@@ -79,50 +79,59 @@
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>Early Head Start—Home-based option</t>
   </si>
   <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>Parents as Teachers (PAT)®</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
+  </si>
+  <si>
+    <t>WWHV095829</t>
+  </si>
+  <si>
+    <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
+  </si>
+  <si>
+    <t>Moderate</t>
   </si>
   <si>
     <t>WWHV095268</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095269</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV090061</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 1-EHS contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095270</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 4-PAT contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac…</t>
   </si>
@@ -453,62 +462,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E11"/>
+  <dimension ref="A1:E12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E11"/>
+      <selection activeCell="A1" sqref="A1:E12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -595,107 +604,124 @@
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E8" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E9" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E10" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D11" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="1">
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
         <v>2.3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>