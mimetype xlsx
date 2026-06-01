--- v0 (2025-11-08)
+++ v1 (2026-06-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV003393</t>
   </si>
   <si>
     <t>Anderson, A. K., Damio, G., Young, S., Chapman, D. J., &amp; Perez-Escamilla, R. (2005). A randomized trial assessing the efficacy of peer counseling on exclusive breastfeeding in a predominantly Latina low-income community. Archives of Pediatrics &amp; Adolescent Medicine, 159(9), 836–841. https://doi.org/10.1001/archpedi.159.9.836</t>
   </si>
   <si>
     <t>Breastfeeding: Heritage and Pride™ (BHP)</t>
   </si>
   <si>
@@ -495,87 +495,102 @@
   <si>
     <t>WWHV043934</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H., Knudtson, M. D., Anson, E., Smith, J. A., &amp; Cole, R. (2014). Effect of home visiting by nurses on maternal and child mortality: Results of a 2-decade follow-up of a randomized clinical trial. JAMA Pediatrics, 168(9), 800-806.</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
   </si>
   <si>
     <t>WWHV095861</t>
   </si>
   <si>
     <t>Paradis, H. A., Sandler, M., Manly, J. T., &amp; Valentine, L. (2013). Building Healthy Children: Evidence-based home visitation integrated with pediatric medical homes. Pediatrics, 132(Suppl. 2), S174–179. https://doi.org/10.1542/peds.2013-1021R</t>
   </si>
   <si>
     <t>Building Healthy Children (BHC)</t>
   </si>
   <si>
+    <t>WWHV095915</t>
+  </si>
+  <si>
+    <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
+  </si>
+  <si>
+    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
+  </si>
+  <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
   </si>
   <si>
-    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
   <si>
     <t>WWHV059089</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 1: Randomized controlled trial]. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045798</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at twelve months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045800</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at twenty-four months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV044437</t>
   </si>
   <si>
     <t>Roman, L., Raffo, J. E., Zhu, Q., &amp; Meghea, C. (2014). A statewide Medicaid enhanced prenatal care program: Impact on birth outcomes. JAMA Pediatrics, 168(3), 220–227.</t>
+  </si>
+  <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
+    <t>Family Spirit®</t>
   </si>
   <si>
     <t>WWHV038829</t>
   </si>
   <si>
     <t>Sadler, L. S., Slade, A., Close, N., Webb, D. L., Simpson, T., Fennie, K., &amp; Mayes, L. C. (2013). Minding the Baby: Enhancing reflectiveness to improve early health and relationship outcomes in an interdisciplinary home-visiting program. Infant Mental Health Journal, 34(5), 391-405.</t>
   </si>
   <si>
     <t>Minding the Baby® Home Visiting (MTB-HV)</t>
   </si>
   <si>
     <t>WWHV060298</t>
   </si>
   <si>
     <t>O'Sullivan, A., Fitzpatrick, N., &amp; Doyle, O. (2017). Effects of early intervention on dietary intake and its mediating role on cognitive functioning: A randomised controlled trial. Public Health Nutrition, 20(1), 154-164.</t>
   </si>
   <si>
     <t>WWHV014525</t>
   </si>
   <si>
     <t>Wagner, M., Cameto, R., &amp; Gerlach-Downie, S. (1996). Intervention in support of adolescent parents and their children: A final report on the Teen Parents as Teachers Demonstration. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV014526</t>
   </si>
@@ -960,51 +975,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E85"/>
+  <dimension ref="A1:E87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -2128,339 +2143,373 @@
       </c>
       <c r="C67" t="s">
         <v>159</v>
       </c>
       <c r="D67" t="s">
         <v>8</v>
       </c>
       <c r="E67">
         <v>2.3</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" t="s">
         <v>162</v>
       </c>
       <c r="D68" t="s">
         <v>8</v>
       </c>
       <c r="E68">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>163</v>
       </c>
       <c r="B69" t="s">
         <v>164</v>
       </c>
       <c r="C69" t="s">
         <v>162</v>
       </c>
       <c r="D69" t="s">
         <v>8</v>
       </c>
       <c r="E69">
         <v>2.1</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>165</v>
       </c>
       <c r="B70" t="s">
         <v>166</v>
       </c>
       <c r="C70" t="s">
-        <v>36</v>
+        <v>162</v>
       </c>
       <c r="D70" t="s">
         <v>8</v>
       </c>
       <c r="E70">
         <v>2.1</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>167</v>
       </c>
       <c r="B71" t="s">
         <v>168</v>
       </c>
       <c r="C71" t="s">
         <v>36</v>
       </c>
       <c r="D71" t="s">
         <v>8</v>
       </c>
       <c r="E71">
         <v>2.1</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>169</v>
       </c>
       <c r="B72" t="s">
         <v>170</v>
       </c>
       <c r="C72" t="s">
         <v>36</v>
       </c>
       <c r="D72" t="s">
         <v>8</v>
       </c>
       <c r="E72">
         <v>2.1</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>171</v>
       </c>
       <c r="B73" t="s">
         <v>172</v>
       </c>
       <c r="C73" t="s">
-        <v>121</v>
+        <v>36</v>
       </c>
       <c r="D73" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E73">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>173</v>
       </c>
       <c r="B74" t="s">
         <v>174</v>
       </c>
       <c r="C74" t="s">
-        <v>175</v>
+        <v>121</v>
       </c>
       <c r="D74" t="s">
         <v>12</v>
       </c>
       <c r="E74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
+        <v>175</v>
+      </c>
+      <c r="B75" t="s">
         <v>176</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" t="s">
         <v>177</v>
       </c>
-      <c r="C75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
       <c r="E75">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" t="s">
-        <v>90</v>
+        <v>180</v>
       </c>
       <c r="D76" t="s">
         <v>12</v>
       </c>
       <c r="E76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B77" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C77" t="s">
-        <v>90</v>
+        <v>36</v>
       </c>
       <c r="D77" t="s">
         <v>8</v>
       </c>
       <c r="E77">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B78" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C78" t="s">
         <v>90</v>
       </c>
       <c r="D78" t="s">
         <v>12</v>
       </c>
       <c r="E78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B79" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C79" t="s">
-        <v>186</v>
+        <v>90</v>
       </c>
       <c r="D79" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>187</v>
       </c>
       <c r="B80" t="s">
         <v>188</v>
       </c>
       <c r="C80" t="s">
-        <v>186</v>
+        <v>90</v>
       </c>
       <c r="D80" t="s">
         <v>12</v>
       </c>
       <c r="E80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>189</v>
       </c>
       <c r="B81" t="s">
         <v>190</v>
       </c>
       <c r="C81" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="D81" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E81">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
+        <v>192</v>
+      </c>
+      <c r="B82" t="s">
+        <v>193</v>
+      </c>
+      <c r="C82" t="s">
         <v>191</v>
-      </c>
-[...4 lines deleted...]
-        <v>193</v>
       </c>
       <c r="D82" t="s">
         <v>12</v>
       </c>
       <c r="E82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="D83" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E83">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="D84" t="s">
         <v>12</v>
       </c>
       <c r="E84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
+        <v>199</v>
+      </c>
+      <c r="B85" t="s">
+        <v>200</v>
+      </c>
+      <c r="C85" t="s">
         <v>198</v>
       </c>
-      <c r="B85" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D85" t="s">
         <v>12</v>
       </c>
       <c r="E85">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" t="s">
+        <v>201</v>
+      </c>
+      <c r="B86" t="s">
+        <v>202</v>
+      </c>
+      <c r="C86" t="s">
+        <v>198</v>
+      </c>
+      <c r="D86" t="s">
+        <v>12</v>
+      </c>
+      <c r="E86">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" t="s">
+        <v>203</v>
+      </c>
+      <c r="B87" t="s">
+        <v>204</v>
+      </c>
+      <c r="C87" t="s">
+        <v>198</v>
+      </c>
+      <c r="D87" t="s">
+        <v>12</v>
+      </c>
+      <c r="E87">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>