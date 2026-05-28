--- v0 (2025-10-10)
+++ v1 (2026-05-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="270">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014570</t>
   </si>
   <si>
     <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2004). Best Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Technical report. Report to the Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
@@ -303,50 +303,56 @@
     <t>Early Start (New Zealand)</t>
   </si>
   <si>
     <t>WWHV014292</t>
   </si>
   <si>
     <t>Gardner, F., Connell, A., Trentacosta, C. J., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. N. (2009). Moderators of outcome in a brief family-centered intervention for preventing early problem behavior. Journal of Consulting and Clinical Psychology, 77(3), 543–553.</t>
   </si>
   <si>
     <t>WWHV073853</t>
   </si>
   <si>
     <t>Goldfeld, S., Price, A., Smith, C., Bruce, T., Bryson, H., Mensah, F., Orsini, F., Gold, L., Hiscock, H., Bishop, L., Smith, A., Perlen, S., &amp; Kemp, L. (2019). Nurse home visiting for families experiencing adversity: A randomized trial. Pediatrics, 143(1). https://doi.org/10.1542/peds.2018-1206</t>
   </si>
   <si>
     <t>Maternal Early Childhood Sustained Home-Visiting Program (MECSH)</t>
   </si>
   <si>
     <t>WWHV069945</t>
   </si>
   <si>
     <t>Green, J., Charman, T., Pickles, A., Wan, M. W., Elsabbagh, M., Slonims, V., . . . Jones, E. J. (2015). Parent-mediated intervention versus no intervention for infants at high risk of autism: A parallel, single-blind, randomized trial. The Lancet Psychiatry, 2(2), 133–140.</t>
   </si>
   <si>
     <t>British Autism Study of Infant Siblings–Video-Feedback Intervention to promote Positive Parenting (iBASIS–VIPP)</t>
+  </si>
+  <si>
+    <t>WWHV095914</t>
+  </si>
+  <si>
+    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
   </si>
   <si>
     <t>WWHV038782</t>
   </si>
   <si>
     <t>Holmberg, John; Luckey, Dennis; Olds, David. (2011) Teacher data for the Denver Year-9 follow-up. Unpublished report submitted to the U.S. Department of Justice.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
   </si>
   <si>
     <t>WWHV052010</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, A., &amp; Mistry, J. (2015). The Massachusetts Healthy Families evaluation-2 (MHFE-2): A randomized, controlled trial of a statewide home visiting program for young parents: Final report to the Children's Trust of Massachusetts. Medford, MA: Tufts Interdisciplinary Evaluation Research.</t>
   </si>
   <si>
     <t>WWHV036803</t>
   </si>
   <si>
     <t>Jones Harden, B., Chazan-Cohen, R., Raikes, H., &amp; Vogel, C. (2012). Early Head Start home visitation: The role of implementation in bolstering program benefits. Journal of Community Psychology, 40(4), 438-455.</t>
   </si>
   <si>
     <t>WWHV028622</t>
   </si>
@@ -603,57 +609,63 @@
   <si>
     <t>WWHV003651</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H., Cole, R., Robinson, J., Sidora, K., Luckey, D. W., et al. (2004). Effects of nurse home-visiting on maternal life course and child development: Age 6 follow-up results of a randomized trial. Pediatrics, 114(6), 1550–1559</t>
   </si>
   <si>
     <t>WWHV003649</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H., Hanks, C., Cole, R., Anson, E., Sidora-Arcoleo, K., et al. (2007). Effects of nurse home visiting on maternal and child functioning: Age-9 follow-up of a randomized trial. Pediatrics, 120(4), e832–e845.</t>
   </si>
   <si>
     <t>WWHV003754</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
   <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
-[...2 lines deleted...]
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
     <t>WWHV058030</t>
   </si>
   <si>
     <t>Pfannenstiel, J. (2015). Evaluation of the i3 validation of improving education outcomes for American Indian children. Unpublished manuscript. Overland Park, KS: Research &amp; Training Associates, Inc.</t>
   </si>
   <si>
     <t>WWHV045799</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention. Assessing the impact of Preparing For Life at eighteen months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV059089</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 1: Randomized controlled trial]. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
@@ -754,50 +766,56 @@
     <t>SafeCare®</t>
   </si>
   <si>
     <t>WWHV058224</t>
   </si>
   <si>
     <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
   </si>
   <si>
     <t>WWHV058188</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Shaw, D. S., Wilson, M. N., Winter, C. C., &amp; Patterson, G. R. (2014). Coercive family process and early-onset conduct problems from age 2 to school entry. Development and Psychopathology, 26(4 Pt. 1), 917.</t>
   </si>
   <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
   </si>
   <si>
     <t>WWHV060298</t>
   </si>
   <si>
     <t>O'Sullivan, A., Fitzpatrick, N., &amp; Doyle, O. (2017). Effects of early intervention on dietary intake and its mediating role on cognitive functioning: A randomised controlled trial. Public Health Nutrition, 20(1), 154-164.</t>
+  </si>
+  <si>
+    <t>WWHV095103</t>
+  </si>
+  <si>
+    <t>Tauriello, S., Savage, J. S., Goldsmith, J., Kubiniec, E., Paul, I. M., &amp; Anzman-Frasca, S. (2023). Effect of the INSIGHT responsive parenting intervention on parenting and child behavior at ages 3 and 6 years. The Journal of Pediatrics, 255, 72–79. https://doi.org/10.1016/j.jpeds.2022.10.025</t>
   </si>
   <si>
     <t>WWHV058031</t>
   </si>
   <si>
     <t>Vogel, C. A., Xue, Y., Moiduddin, E. M., Kisker, E. E., &amp; Carlson, B. L. (2010). Early Head Start children in grade 5: Long-term follow-up of the Early Head Start research and evaluation study sample (OPRE Report #2011-8). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/grade5.pdf</t>
   </si>
   <si>
     <t>WWHV014525</t>
   </si>
   <si>
     <t>Wagner, M., Cameto, R., &amp; Gerlach-Downie, S. (1996). Intervention in support of adolescent parents and their children: A final report on the Teen Parents as Teachers Demonstration. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV014526</t>
   </si>
   <si>
     <t>Wagner, M., Clayton, S., Gerlach-Downie, S., &amp; McElroy, M. (1999). An evaluation of the northern California Parents as Teachers demonstration. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV014653</t>
   </si>
   <si>
     <t>Wagner, M., &amp; Spiker, D. (2001). Experiences and outcomes for children and families: Multisite Parents as Teachers evaluation. Menlo Park, CA: SRI International. http://www.sri.com/policy/cehs/publications/humanpub/patfinal.pdf.</t>
   </si>
@@ -1170,51 +1188,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E115"/>
+  <dimension ref="A1:E118"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="628.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="131.968" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1805,1382 +1823,1433 @@
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>94</v>
       </c>
       <c r="B36" t="s">
         <v>95</v>
       </c>
       <c r="C36" t="s">
         <v>96</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36">
         <v>2.1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>97</v>
       </c>
       <c r="B37" t="s">
         <v>98</v>
       </c>
       <c r="C37" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
       <c r="E37">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
+        <v>99</v>
+      </c>
+      <c r="B38" t="s">
         <v>100</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
         <v>101</v>
       </c>
-      <c r="C38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" t="s">
-        <v>55</v>
+        <v>7</v>
       </c>
       <c r="D39" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" t="s">
-        <v>106</v>
+        <v>55</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
+        <v>106</v>
+      </c>
+      <c r="B41" t="s">
         <v>107</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>108</v>
       </c>
-      <c r="C41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D41" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
       <c r="C42" t="s">
         <v>7</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
       <c r="E42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" t="s">
-        <v>80</v>
+        <v>7</v>
       </c>
       <c r="D43" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>113</v>
       </c>
       <c r="B44" t="s">
         <v>114</v>
       </c>
       <c r="C44" t="s">
         <v>80</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>115</v>
       </c>
       <c r="B45" t="s">
         <v>116</v>
       </c>
       <c r="C45" t="s">
         <v>80</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
       <c r="E45">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>117</v>
       </c>
       <c r="B46" t="s">
         <v>118</v>
       </c>
       <c r="C46" t="s">
-        <v>119</v>
+        <v>80</v>
       </c>
       <c r="D46" t="s">
         <v>12</v>
       </c>
       <c r="E46">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
+        <v>119</v>
+      </c>
+      <c r="B47" t="s">
         <v>120</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="D47" t="s">
         <v>12</v>
       </c>
       <c r="E47">
         <v>2.1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" t="s">
-        <v>7</v>
+        <v>121</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
       <c r="E48">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" t="s">
-        <v>80</v>
+        <v>7</v>
       </c>
       <c r="D49" t="s">
         <v>12</v>
       </c>
       <c r="E49">
         <v>2.2</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" t="s">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
       <c r="E50">
         <v>2.2</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
       <c r="E51">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" t="s">
-        <v>132</v>
+        <v>71</v>
       </c>
       <c r="D52" t="s">
         <v>12</v>
       </c>
       <c r="E52">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
+        <v>132</v>
+      </c>
+      <c r="B53" t="s">
         <v>133</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
       <c r="E53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" t="s">
         <v>136</v>
       </c>
       <c r="C54" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D54" t="s">
         <v>12</v>
       </c>
       <c r="E54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" t="s">
-        <v>7</v>
+        <v>134</v>
       </c>
       <c r="D55" t="s">
         <v>12</v>
       </c>
       <c r="E55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" t="s">
         <v>7</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
       <c r="E56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" t="s">
         <v>7</v>
       </c>
       <c r="D57" t="s">
         <v>12</v>
       </c>
       <c r="E57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" t="s">
         <v>144</v>
       </c>
       <c r="C58" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
       <c r="E58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" t="s">
         <v>146</v>
       </c>
       <c r="C59" t="s">
         <v>40</v>
       </c>
       <c r="D59" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" t="s">
         <v>148</v>
       </c>
       <c r="C60" t="s">
-        <v>149</v>
+        <v>40</v>
       </c>
       <c r="D60" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E60">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
+        <v>149</v>
+      </c>
+      <c r="B61" t="s">
         <v>150</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" t="s">
         <v>151</v>
       </c>
-      <c r="C61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" t="s">
         <v>55</v>
       </c>
       <c r="D62" t="s">
         <v>12</v>
       </c>
       <c r="E62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" t="s">
-        <v>156</v>
+        <v>55</v>
       </c>
       <c r="D63" t="s">
         <v>12</v>
       </c>
       <c r="E63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
+        <v>156</v>
+      </c>
+      <c r="B64" t="s">
         <v>157</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="D64" t="s">
         <v>12</v>
       </c>
       <c r="E64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>159</v>
       </c>
       <c r="B65" t="s">
         <v>160</v>
       </c>
       <c r="C65" t="s">
-        <v>161</v>
+        <v>58</v>
       </c>
       <c r="D65" t="s">
         <v>12</v>
       </c>
       <c r="E65">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
+        <v>161</v>
+      </c>
+      <c r="B66" t="s">
         <v>162</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
       <c r="E66">
         <v>2.1</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>164</v>
       </c>
       <c r="B67" t="s">
         <v>165</v>
       </c>
       <c r="C67" t="s">
-        <v>7</v>
+        <v>163</v>
       </c>
       <c r="D67" t="s">
         <v>12</v>
       </c>
       <c r="E67">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>166</v>
       </c>
       <c r="B68" t="s">
         <v>167</v>
       </c>
       <c r="C68" t="s">
-        <v>80</v>
+        <v>7</v>
       </c>
       <c r="D68" t="s">
         <v>12</v>
       </c>
       <c r="E68">
         <v>2.2</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>168</v>
       </c>
       <c r="B69" t="s">
         <v>169</v>
       </c>
       <c r="C69" t="s">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="D69" t="s">
         <v>12</v>
       </c>
       <c r="E69">
         <v>2.2</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>170</v>
       </c>
       <c r="B70" t="s">
         <v>171</v>
       </c>
       <c r="C70" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="D70" t="s">
         <v>12</v>
       </c>
       <c r="E70">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>172</v>
       </c>
       <c r="B71" t="s">
         <v>173</v>
       </c>
       <c r="C71" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="D71" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E71">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>174</v>
       </c>
       <c r="B72" t="s">
         <v>175</v>
       </c>
       <c r="C72" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="D72" t="s">
         <v>8</v>
       </c>
       <c r="E72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>176</v>
       </c>
       <c r="B73" t="s">
         <v>177</v>
       </c>
       <c r="C73" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="D73" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>178</v>
       </c>
       <c r="B74" t="s">
         <v>179</v>
       </c>
       <c r="C74" t="s">
-        <v>85</v>
+        <v>18</v>
       </c>
       <c r="D74" t="s">
         <v>12</v>
       </c>
       <c r="E74">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>180</v>
       </c>
       <c r="B75" t="s">
         <v>181</v>
       </c>
       <c r="C75" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="D75" t="s">
         <v>12</v>
       </c>
       <c r="E75">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>182</v>
       </c>
       <c r="B76" t="s">
         <v>183</v>
       </c>
       <c r="C76" t="s">
         <v>80</v>
       </c>
       <c r="D76" t="s">
         <v>12</v>
       </c>
       <c r="E76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>184</v>
       </c>
       <c r="B77" t="s">
         <v>185</v>
       </c>
       <c r="C77" t="s">
         <v>80</v>
       </c>
       <c r="D77" t="s">
         <v>12</v>
       </c>
       <c r="E77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>186</v>
       </c>
       <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" t="s">
-        <v>99</v>
+        <v>80</v>
       </c>
       <c r="D78" t="s">
         <v>12</v>
       </c>
       <c r="E78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" t="s">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="D79" t="s">
         <v>12</v>
       </c>
       <c r="E79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" t="s">
         <v>80</v>
       </c>
       <c r="D80" t="s">
         <v>12</v>
       </c>
       <c r="E80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" t="s">
-        <v>99</v>
+        <v>80</v>
       </c>
       <c r="D81" t="s">
         <v>12</v>
       </c>
       <c r="E81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D82" t="s">
         <v>12</v>
       </c>
       <c r="E82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" t="s">
-        <v>198</v>
+        <v>101</v>
       </c>
       <c r="D83" t="s">
         <v>12</v>
       </c>
       <c r="E83">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
+        <v>198</v>
+      </c>
+      <c r="B84" t="s">
         <v>199</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" t="s">
         <v>200</v>
       </c>
-      <c r="C84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D84" t="s">
         <v>12</v>
       </c>
       <c r="E84">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
         <v>201</v>
       </c>
       <c r="B85" t="s">
         <v>202</v>
       </c>
       <c r="C85" t="s">
-        <v>71</v>
+        <v>200</v>
       </c>
       <c r="D85" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E85">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>203</v>
       </c>
       <c r="B86" t="s">
         <v>204</v>
       </c>
       <c r="C86" t="s">
-        <v>64</v>
+        <v>200</v>
       </c>
       <c r="D86" t="s">
         <v>12</v>
       </c>
       <c r="E86">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>205</v>
       </c>
       <c r="B87" t="s">
         <v>206</v>
       </c>
       <c r="C87" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="D87" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E87">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>207</v>
       </c>
       <c r="B88" t="s">
         <v>208</v>
       </c>
       <c r="C88" t="s">
         <v>64</v>
       </c>
       <c r="D88" t="s">
         <v>12</v>
       </c>
       <c r="E88">
         <v>2.1</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>209</v>
       </c>
       <c r="B89" t="s">
         <v>210</v>
       </c>
       <c r="C89" t="s">
         <v>64</v>
       </c>
       <c r="D89" t="s">
         <v>12</v>
       </c>
       <c r="E89">
         <v>2.1</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>211</v>
       </c>
       <c r="B90" t="s">
         <v>212</v>
       </c>
       <c r="C90" t="s">
-        <v>213</v>
+        <v>64</v>
       </c>
       <c r="D90" t="s">
         <v>12</v>
       </c>
       <c r="E90">
         <v>2.1</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
+        <v>213</v>
+      </c>
+      <c r="B91" t="s">
         <v>214</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" t="s">
-        <v>216</v>
+        <v>64</v>
       </c>
       <c r="D91" t="s">
         <v>12</v>
       </c>
       <c r="E91">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
+        <v>215</v>
+      </c>
+      <c r="B92" t="s">
+        <v>216</v>
+      </c>
+      <c r="C92" t="s">
         <v>217</v>
       </c>
-      <c r="B92" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D92" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E92">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
+        <v>218</v>
+      </c>
+      <c r="B93" t="s">
         <v>219</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" t="s">
         <v>220</v>
       </c>
-      <c r="C93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D93" t="s">
         <v>12</v>
       </c>
       <c r="E93">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>221</v>
       </c>
       <c r="B94" t="s">
         <v>222</v>
       </c>
       <c r="C94" t="s">
-        <v>223</v>
+        <v>55</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
+        <v>223</v>
+      </c>
+      <c r="B95" t="s">
         <v>224</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" t="s">
-        <v>226</v>
+        <v>55</v>
       </c>
       <c r="D95" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
+        <v>225</v>
+      </c>
+      <c r="B96" t="s">
+        <v>226</v>
+      </c>
+      <c r="C96" t="s">
         <v>227</v>
-      </c>
-[...4 lines deleted...]
-        <v>229</v>
       </c>
       <c r="D96" t="s">
         <v>8</v>
       </c>
       <c r="E96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
+        <v>228</v>
+      </c>
+      <c r="B97" t="s">
+        <v>229</v>
+      </c>
+      <c r="C97" t="s">
         <v>230</v>
       </c>
-      <c r="B97" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D97" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
+        <v>231</v>
+      </c>
+      <c r="B98" t="s">
         <v>232</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" t="s">
         <v>233</v>
       </c>
-      <c r="C98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D98" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
         <v>234</v>
       </c>
       <c r="B99" t="s">
         <v>235</v>
       </c>
       <c r="C99" t="s">
-        <v>80</v>
+        <v>58</v>
       </c>
       <c r="D99" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
         <v>236</v>
       </c>
       <c r="B100" t="s">
         <v>237</v>
       </c>
       <c r="C100" t="s">
-        <v>238</v>
+        <v>58</v>
       </c>
       <c r="D100" t="s">
         <v>12</v>
       </c>
       <c r="E100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
+        <v>238</v>
+      </c>
+      <c r="B101" t="s">
         <v>239</v>
       </c>
-      <c r="B101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="D101" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
+        <v>240</v>
+      </c>
+      <c r="B102" t="s">
         <v>241</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" t="s">
         <v>242</v>
       </c>
-      <c r="C102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D102" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
         <v>243</v>
       </c>
       <c r="B103" t="s">
         <v>244</v>
       </c>
       <c r="C103" t="s">
-        <v>198</v>
+        <v>58</v>
       </c>
       <c r="D103" t="s">
         <v>12</v>
       </c>
       <c r="E103">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
         <v>245</v>
       </c>
       <c r="B104" t="s">
         <v>246</v>
       </c>
       <c r="C104" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="D104" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E104">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
         <v>247</v>
       </c>
       <c r="B105" t="s">
         <v>248</v>
       </c>
       <c r="C105" t="s">
-        <v>55</v>
+        <v>200</v>
       </c>
       <c r="D105" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E105">
-        <v>2.2</v>
+        <v>2</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
         <v>249</v>
       </c>
       <c r="B106" t="s">
         <v>250</v>
       </c>
       <c r="C106" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D106" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E106">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
         <v>251</v>
       </c>
       <c r="B107" t="s">
         <v>252</v>
       </c>
       <c r="C107" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="D107" t="s">
         <v>12</v>
       </c>
       <c r="E107">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
         <v>253</v>
       </c>
       <c r="B108" t="s">
         <v>254</v>
       </c>
       <c r="C108" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="D108" t="s">
         <v>8</v>
       </c>
       <c r="E108">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
         <v>255</v>
       </c>
       <c r="B109" t="s">
         <v>256</v>
       </c>
       <c r="C109" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="D109" t="s">
         <v>8</v>
       </c>
       <c r="E109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
         <v>257</v>
       </c>
       <c r="B110" t="s">
         <v>258</v>
       </c>
       <c r="C110" t="s">
-        <v>259</v>
+        <v>71</v>
       </c>
       <c r="D110" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
+        <v>259</v>
+      </c>
+      <c r="B111" t="s">
         <v>260</v>
       </c>
-      <c r="B111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C111" t="s">
-        <v>259</v>
+        <v>71</v>
       </c>
       <c r="D111" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E111">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
+        <v>261</v>
+      </c>
+      <c r="B112" t="s">
         <v>262</v>
       </c>
-      <c r="B112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112" t="s">
-        <v>96</v>
+        <v>27</v>
       </c>
       <c r="D112" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E112">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
+        <v>263</v>
+      </c>
+      <c r="B113" t="s">
         <v>264</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" t="s">
         <v>265</v>
       </c>
-      <c r="C113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D113" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
         <v>266</v>
       </c>
       <c r="B114" t="s">
         <v>267</v>
       </c>
       <c r="C114" t="s">
-        <v>40</v>
+        <v>265</v>
       </c>
       <c r="D114" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E114">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
         <v>268</v>
       </c>
       <c r="B115" t="s">
         <v>269</v>
       </c>
       <c r="C115" t="s">
+        <v>96</v>
+      </c>
+      <c r="D115" t="s">
+        <v>12</v>
+      </c>
+      <c r="E115">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" t="s">
+        <v>270</v>
+      </c>
+      <c r="B116" t="s">
+        <v>271</v>
+      </c>
+      <c r="C116" t="s">
         <v>40</v>
       </c>
-      <c r="D115" t="s">
-[...2 lines deleted...]
-      <c r="E115">
+      <c r="D116" t="s">
+        <v>12</v>
+      </c>
+      <c r="E116">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" t="s">
+        <v>272</v>
+      </c>
+      <c r="B117" t="s">
+        <v>273</v>
+      </c>
+      <c r="C117" t="s">
+        <v>40</v>
+      </c>
+      <c r="D117" t="s">
+        <v>8</v>
+      </c>
+      <c r="E117">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" t="s">
+        <v>274</v>
+      </c>
+      <c r="B118" t="s">
+        <v>275</v>
+      </c>
+      <c r="C118" t="s">
+        <v>40</v>
+      </c>
+      <c r="D118" t="s">
+        <v>8</v>
+      </c>
+      <c r="E118">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>