--- v1 (2026-05-28)
+++ v2 (2026-07-24)
@@ -12,551 +12,479 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014570</t>
   </si>
   <si>
     <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2004). Best Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Technical report. Report to the Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work.</t>
   </si>
   <si>
-    <t>Healthy Families America (HFA)®</t>
+    <t>WWHV066180</t>
+  </si>
+  <si>
+    <t>Anzman-Frasca, S., Paul, I. M., Moding, K. J., Savage, J. S., Hohman, E. E., &amp; Birch, L. L. (2018). Effects of the INSIGHT obesity preventive intervention on reported and observed infant temperament. Journal of Developmental and Behavioral Pediatrics: JDBP, 39(9), 736-743.  https://doi.org/10.1097/DBP.0000000000000597</t>
+  </si>
+  <si>
+    <t>WWHV073811</t>
+  </si>
+  <si>
+    <t>Astuto, J., &amp; Allen, L. (2018). Learning more about home visitation: RCT evaluation of the Parent Child+ Program for Latino Spanish speaking children of immigrants. Technical Report. (Study 2). https://parentchildplus.org/wp-content/uploads/2024/04/study-2-astuto-allen-technical-report-final2018.pdf</t>
+  </si>
+  <si>
+    <t>WWHV014613</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., &amp; Piotrkowski, C. S. (1996). Parents and children through the school years: The effects of the home instruction program for preschool youngsters. New York: National Council of Jewish Women, Center for the Child.</t>
+  </si>
+  <si>
+    <t>WWHV081554</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 1, NY sample, cohort 1). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV081572</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 1, NY sample, cohort 2). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV081573</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 2, AR sample, cohort 2). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV040826</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
+  </si>
+  <si>
+    <t>Family Spirit®</t>
   </si>
   <si>
     <t>Moderate</t>
   </si>
   <si>
-    <t>WWHV066180</t>
-[...2 lines deleted...]
-    <t>Anzman-Frasca, S., Paul, I. M., Moding, K. J., Savage, J. S., Hohman, E. E., &amp; Birch, L. L. (2018). Effects of the INSIGHT obesity preventive intervention on reported and observed infant temperament. Journal of Developmental and Behavioral Pediatrics: JDBP, 39(9), 736-743.  https://doi.org/10.1097/DBP.0000000000000597</t>
+    <t>WWHV029496</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>WWHV047724</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
+  </si>
+  <si>
+    <t>WWHV020037</t>
+  </si>
+  <si>
+    <t>Barnes-Boyd, C., Norr, K. F., &amp; Nacion, K. W. (1996). Evaluation of an interagency home visiting program to reduce postneonatal mortality in disadvantaged communities. Public Health Nursing, 13(3), 201-208.</t>
+  </si>
+  <si>
+    <t>WWHV005317</t>
+  </si>
+  <si>
+    <t>Barth, R. P. (1991). An experimental evaluation of in-home child abuse prevention services. Child Abuse and Neglect: The International Journal, 15(4), 363-75.</t>
+  </si>
+  <si>
+    <t>WWHV027701</t>
+  </si>
+  <si>
+    <t>Bernard, K., Dozier, M., Bick, J., Lewis-Morrarty, E., Lindhiem, O., &amp; &amp; Carlson, E. (2012). Enhancing attachment organization among maltreated children: Results of a randomized clinical trial. Child Development, 83(2), 623–636.</t>
+  </si>
+  <si>
+    <t>WWHV080815</t>
+  </si>
+  <si>
+    <t>Bernard, K., Frost, A., Jelinek, C., &amp; Dozier, M. (2019). Secure attachment predicts lower body mass index in young children with histories of child protective services involvement. Pediatric Obesity, 14(7), e12510. https://doi.org/10.1111/ijpo.12510</t>
+  </si>
+  <si>
+    <t>WWHV037116</t>
+  </si>
+  <si>
+    <t>Boyd, A. (1997). Parents as first teachers pilot project evaluation (PAFT) : Report on Whangarei region: Final complete draft. Wellington: Ministry of Education.</t>
+  </si>
+  <si>
+    <t>WWHV003774</t>
+  </si>
+  <si>
+    <t>Caldera, D., Burrell, L., Rodriguez, K., Crowne, S. S., Rohde, C., &amp; Duggan, A. (2007). Impact of a statewide home visiting program on parenting and on child health and development. Child Abuse &amp; Neglect, 31(8), 829–852. doi:10.1016/j.chiabu.2007.02.008</t>
+  </si>
+  <si>
+    <t>WWHV037119</t>
+  </si>
+  <si>
+    <t>Campbell, K. I., &amp; Silva, P. A. (1997). Parents as first teachers pilot programme evaluation : Age three assessments. Final report to the ministry of education on the Dunedin and Gisborne/East coast areas. Wellington: Ministry of Education.</t>
+  </si>
+  <si>
+    <t>WWHV016219</t>
+  </si>
+  <si>
+    <t>Caughy, M. O., Huang, K., Miller, T., &amp; Genevro, J. L. (2004). The effects of Healthy Steps for Young Children Program: Results from observations of parenting and child development. Early Childhood Research Quarterly, 19(4), 611–630.</t>
+  </si>
+  <si>
+    <t>WWHV039454</t>
+  </si>
+  <si>
+    <t>Chazan-Cohen, R., Raikes, H. H., &amp; Vogel, C. (2013). V. Program subgroups: Patterns of impacts for home-based, center-based, and mixed-approach programs. Monographs of the Society for Research in Child Development, 78(1), 93-109.</t>
+  </si>
+  <si>
+    <t>WWHV014293</t>
+  </si>
+  <si>
+    <t>Connell, A., Bullock, B. M., Dishion, T. J., Shaw, D., Wilson, M., &amp; Gardner, F. (2008). Family intervention effects on co-occurring early childhood behavioral and emotional problems: A latent transition analysis approach. Journal of Abnormal Child Psychology, 36(8), 1211-1225.</t>
+  </si>
+  <si>
+    <t>WWHV040830</t>
+  </si>
+  <si>
+    <t>Dodge, K. A., Goodman, W. B., Murphy, R. A., O’Donnell, K., Sato, J., &amp; Guptill, S. (2014). Implementation and randomized controlled trial evaluation of universal postnatal nurse home visiting. American Journal of Public Health, 104(S1), S136–S143.</t>
+  </si>
+  <si>
+    <t>WWHV084574</t>
+  </si>
+  <si>
+    <t>Doyle, O. (2020). The first 2,000 days and child skills. Journal of Political Economy, 128(6), 2067-2122.</t>
+  </si>
+  <si>
+    <t>WWHV062320</t>
+  </si>
+  <si>
+    <t>Doyle, O., Harmon, C., Heckman, J. J., Logue, C., &amp; Moon, S. H. (2017). Early skill formation and the efficiency of parental investment: A randomized controlled trial of home visiting. Labour Economics, 45, 40-58.</t>
+  </si>
+  <si>
+    <t>WWHV055862</t>
+  </si>
+  <si>
+    <t>Doyle, O., McGlanaghy, E., O'Farrelly, C., &amp; Tremblay, R. E. (2016). Can targeted intervention mitigate early emotional and behavioral problems?: Generating robust evidence within randomized controlled trials. Plos One, 11(6), Article e0156397.</t>
+  </si>
+  <si>
+    <t>WWHV004063</t>
+  </si>
+  <si>
+    <t>Drazen, S. M., &amp; Haust, M. (1993, August). Raising reading readiness in low-income children by parent education. Paper presented at the annual meeting of the American Psychological Association.</t>
+  </si>
+  <si>
+    <t>WWHV003398</t>
+  </si>
+  <si>
+    <t>Drotar, D., Robinson, J., Jeavons, L., &amp; Lester Kirchner, H. (2009). A randomized, controlled evaluation of early intervention: The Born to Learn curriculum. Child: Care, Health &amp; Development, 35(5), 643–649.</t>
+  </si>
+  <si>
+    <t>WWHV026774</t>
+  </si>
+  <si>
+    <t>DuMont, K., Kirkland, K., Mitchell-Herzfeld, S., Ehrhard-Dietzel, S., Rodriguez, M. L., Lee, E., ... &amp; Greene, R. (2010). A randomized trial of Healthy Families New York (HFNY): Does home visiting prevent child maltreatment? Rensselaer, NY: New York State Office of Children &amp; Family Services and Albany, NY: University of Albany, State University of New York.</t>
+  </si>
+  <si>
+    <t>WWHV073815</t>
+  </si>
+  <si>
+    <t>Easterbrooks, M. A., Fauth, R. C., Menon, M., Stargel, L. E., &amp; Kotake, C. (n.d.). The Massachusetts Healthy Families Evaluation Phase 2 (MHFE-2): Time 6 summary report. Tufts Interdisciplinary Evaluation Research, Tufts University.</t>
+  </si>
+  <si>
+    <t>WWHV026224</t>
+  </si>
+  <si>
+    <t>Eckenrode, J., Campa, M., Luckey, D. W., Henderson, C. R., Cole, R., Kitzman, H., Anson, E., Sidora-Arcoleo, K., Powers, J., &amp; Olds, D. (2010). Long-term effects of prenatal and infancy nurse home visitation on the life course of youths: 19-year follow-up of a randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 164(1), 9-15.</t>
+  </si>
+  <si>
+    <t>WWHV056305</t>
+  </si>
+  <si>
+    <t>Enoch, M. A., Kitzman, H., Smith, J. A., Anson, E., Hodgkinson, C. A., Goldman, D., &amp; Olds, D. L. (2016). A prospective cohort study of influences on externalizing behaviors across childhood: Results from a nurse home visiting randomized controlled trial. Journal of the American Academy of Child and Adolescent Psychiatry, 55(5), 376–382.</t>
+  </si>
+  <si>
+    <t>WWHV094364</t>
+  </si>
+  <si>
+    <t>O’Farrelly, C., Watt, H., Babalis, D., Bakermans-Kranenburg, M. J., Barker, B., Byford, S., ... &amp; Ramchandani, P. G. (2021). A brief home-based parenting intervention to reduce behavior problems in young children: a pragmatic randomized clinical trial. JAMA Pediatrics, 175(6), 567-576.</t>
+  </si>
+  <si>
+    <t>WWHV014620</t>
+  </si>
+  <si>
+    <t>Fergusson, D. M., Horwood, L. J., Grant, H., &amp; Ridder, E. M. (2005). Early start evaluation report. Christchurch, NZ: Early Start Project Ltd.</t>
+  </si>
+  <si>
+    <t>WWHV014292</t>
+  </si>
+  <si>
+    <t>Gardner, F., Connell, A., Trentacosta, C. J., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. N. (2009). Moderators of outcome in a brief family-centered intervention for preventing early problem behavior. Journal of Consulting and Clinical Psychology, 77(3), 543–553.</t>
+  </si>
+  <si>
+    <t>WWHV073853</t>
+  </si>
+  <si>
+    <t>Goldfeld, S., Price, A., Smith, C., Bruce, T., Bryson, H., Mensah, F., Orsini, F., Gold, L., Hiscock, H., Bishop, L., Smith, A., Perlen, S., &amp; Kemp, L. (2019). Nurse home visiting for families experiencing adversity: A randomized trial. Pediatrics, 143(1). https://doi.org/10.1542/peds.2018-1206</t>
+  </si>
+  <si>
+    <t>WWHV069945</t>
+  </si>
+  <si>
+    <t>Green, J., Charman, T., Pickles, A., Wan, M. W., Elsabbagh, M., Slonims, V., . . . Jones, E. J. (2015). Parent-mediated intervention versus no intervention for infants at high risk of autism: A parallel, single-blind, randomized trial. The Lancet Psychiatry, 2(2), 133–140.</t>
+  </si>
+  <si>
+    <t>WWHV095914</t>
+  </si>
+  <si>
+    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
-    <t>High</t>
-[...259 lines deleted...]
-  <si>
     <t>WWHV038782</t>
   </si>
   <si>
     <t>Holmberg, John; Luckey, Dennis; Olds, David. (2011) Teacher data for the Denver Year-9 follow-up. Unpublished report submitted to the U.S. Department of Justice.</t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV052010</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, A., &amp; Mistry, J. (2015). The Massachusetts Healthy Families evaluation-2 (MHFE-2): A randomized, controlled trial of a statewide home visiting program for young parents: Final report to the Children's Trust of Massachusetts. Medford, MA: Tufts Interdisciplinary Evaluation Research.</t>
   </si>
   <si>
     <t>WWHV036803</t>
   </si>
   <si>
     <t>Jones Harden, B., Chazan-Cohen, R., Raikes, H., &amp; Vogel, C. (2012). Early Head Start home visitation: The role of implementation in bolstering program benefits. Journal of Community Psychology, 40(4), 438-455.</t>
   </si>
   <si>
     <t>WWHV028622</t>
   </si>
   <si>
     <t>Keefe, M. R., Lobo, M., Froese-Fretz, A., Kotzer, A. M., Barbosa, G., &amp; Dudley, W. (2006). Effectiveness of an intervention for colic. Clinical Pediatrics, 45(2), 123-134.</t>
   </si>
   <si>
-    <t>REST Routine</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV004008</t>
   </si>
   <si>
     <t>King, T., Rosenberg, L., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. (2005). Prevalence and early identification of language delays among at-risk three year olds. Journal of Developmental &amp; Behavioral Pediatrics, 26(4), 293–303.</t>
   </si>
   <si>
     <t>WWHV036981</t>
   </si>
   <si>
     <t>Kirkland, K., &amp; Mitchell-Herzfeld, S. (2012). Evaluating the effectiveness of home visiting services in promoting children’s adjustment in school: Final report to the Pew Center on the States. Rensselaer, NY: New York State Office of Children and Family Services, Bureau of Evaluation and Research.</t>
   </si>
   <si>
     <t>WWHV026134</t>
   </si>
   <si>
     <t>Kitzman, H. J., Olds, D. L., Cole, R. E., Hanks, C. A., Anson, E. A., Arcoleo, K. J., Luckey, D. W., Knudtson, M. D., Henderson, C. R., &amp; Holmberg, J. R. (2010). Enduring effects of prenatal and infancy home visiting by nurses on children: Follow-up of a randomized trial among children at age 12 years. Archives of Pediatrics &amp; Adolescent Medicine, 164(5), 412–418.</t>
   </si>
   <si>
     <t>WWHV003621</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Henderson, C. R., Hanks, C., Cole, R., Tatelbaum, R., et al. (1997). Effect of prenatal and infancy home visitation by nurses on pregnancy outcomes, childhood injuries, and repeated childbearing. A randomized controlled trial. JAMA: The Journal of the American Medical Association, 278(8), 644–652.</t>
   </si>
   <si>
     <t>WWHV081753</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Knudtson, M. D., Cole, R., Anson, E., Smith, J. A., Fishbein, D., DiClemente, R., Wingood, G., Caliendo, A. M., Hopfer, C., Miller, T., &amp; Conti, G. (2019). Prenatal and/or infancy nurse home visiting and 18-year outcomes of a randomized trial. Pediatrics, 144(6). https://doi.org/10.1542/peds.2018-3876</t>
   </si>
   <si>
     <t>WWHV069834</t>
   </si>
   <si>
     <t>Klein Velderman, M., Bakermans‐Kranenburg, M. J., Juffer, F., Van IJzendoorn, M. H., Mangelsdorf, S. C., &amp; Zevalkink, J. (2006). Preventing preschool externalizing behavior problems through video‐feedback intervention in infancy. Infant Mental Health Journal, 27(5), 466-493.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Video-Feedback Intervention to promote Positive Parenting (VIPP)</t>
   </si>
   <si>
     <t>WWHV012751</t>
   </si>
   <si>
     <t>Klein Velderman, M., Bakermans-Kranenburg, M. J., Juffer, F., &amp; van IJzendoorn, M. H. (2006). Effects of attachment-based interventions on maternal sensitivity and infant attachment: Differential susceptibility of highly reactive infants. Journal of Family Psychology, 20(2), 266-274.</t>
   </si>
   <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV014220</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., &amp; Swank, P. R. (2006). Responsive parenting: Establishing early foundations for social, communication, and independent problem-solving skills. Developmental Psychology, 42(4), 627-42.</t>
   </si>
   <si>
-    <t>Play and Learning Strategies (PALS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014209</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., &amp; Guttentag, C. (2008). A responsive parenting intervention: The optimal timing across early childhood for impacting maternal behaviors and child outcomes. Developmental Psychology, 44(5), 1335-1353.</t>
   </si>
   <si>
     <t>WWHV027973</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2012). The effects of a responsive parenting intervention on parent-child interactions during shared book reading. Developmental Psychology, 48(4), 969–986.</t>
   </si>
   <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV027975</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Krysik,  J. (2011). Randomized trial of the Healthy Families Arizona home visiting  program. Children and Youth Services Review, 33(10), 1761–1766.</t>
   </si>
   <si>
     <t>WWHV065647</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Lopez, D. (2020). A randomized controlled trial of healthy families: 6-month and 1-year follow-up. Prevention science, 21(1), 25-35. https://doi:10.1007/s11121-018-0931-4</t>
   </si>
   <si>
     <t>WWHV081065</t>
   </si>
   <si>
     <t>Lind, T. (2017). Intervening to enhance emotion regulation: Early childhood adversity, parent-child mutual positive affect, and later child regulation capabilities (Publication No. 1972774602) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV080988</t>
   </si>
   <si>
     <t>Lind, T., Bernard, K., Yarger, H. A., &amp; Dozier, M. (2020). Promoting compliance in children referred to child protective services: A randomized clinical trial. Child Development, 91(2), 563–576. https://doi.org/10.1111/cdev.13207</t>
   </si>
   <si>
     <t>WWHV080884</t>
   </si>
   <si>
     <t>Lind, T., Raby, K. L., Caron, E. B., Roben, C. K., &amp; Dozier, M. (2017). Enhancing executive functioning among toddlers in foster care with an attachment-based intervention. Development and Psychopathology, 29(2), 575-586. https://doi.org/10.1017/s0954579417000190 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
-    <t>Attachment and Biobehavioral Catch-Up–Early Childhood (ABC-Early Childhood)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003466</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C., Schochet, P., Brooks-Gunn, J., Boller,  K., et al. (2001). Building their  futures: How Early Head Start programs are enhancing the lives of infants and  toddlers in low-income families. Summary report. Report to Commissioner’s  Office of Research and Evaluation, Head Start Bureau, Administration on  Children, Youth and Families, and Department of Health and Human Services.  Princeton, NJ: Mathematica Policy Research.</t>
   </si>
   <si>
     <t>WWHV003856</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C. M., Schochet, P. Z., Brooks-Gunn, J., Paulsell, D., et al. (2002). Making a difference in the lives of infants and toddlers and their families: The impacts of Early Head Start. Volumes I-III: Final technical report [and] appendixes [and] local contributions to understanding the programs and their impacts. Washington, DC: U.S. Department of Health and Human Services, Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV014527</t>
   </si>
   <si>
     <t>Lowell, D. I., Carter, A. S., Godoy, L., Paulicin, B., &amp; Briggs‐Gowan, M. J. (2011). A randomized controlled trial of Child FIRST: A comprehensive home‐based intervention translating research into early childhood practice. Child development, 82(1), 193-208.</t>
   </si>
   <si>
-    <t>Child First</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014289</t>
   </si>
   <si>
     <t>Lunkenheimer, E. S., Dishion, T. J., Shaw, D. S., Connell, A. M., Gardner, F., Wilson, M. N., &amp; Skuban, E. M. (2008). Collateral benefits of the family check-up on early childhood school readiness: Indirect effects of parents’ positive behavior support. Developmental Psychology, 44(6), 1737–1752.</t>
   </si>
   <si>
     <t>WWHV065542</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., Dietrich, M. S., &amp; Riggs, A. (2018). The efficacy of using peer mentors to improve maternal and infant health outcomes in Hispanic families: Findings from a randomized clinical trial. Maternal &amp; Child Health Journal, 22(1), 92-104. https://doi.org/10.1007/s10995-018-2532-z</t>
   </si>
   <si>
+    <t>WWHV094349</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (unpublished manuscript). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: Findings from a randomized clinical trial.</t>
+  </si>
+  <si>
     <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
   </si>
   <si>
-    <t>WWHV094349</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV095268</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095269</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV090061</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 1-EHS contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095270</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 4-PAT contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac…</t>
   </si>
   <si>
     <t>WWHV014560</t>
@@ -666,128 +594,110 @@
   <si>
     <t>WWHV059089</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 1: Randomized controlled trial]. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045798</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at twelve months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045800</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at twenty-four months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV047989</t>
   </si>
   <si>
     <t>Poslawsky, I. E., Naber, F. B., Bakermans-Kranenburg, M. J., van Daalen, E., van Engeland, H., &amp; van IJzendoorn, M. H. (2015). Video-feedback Intervention to promote Positive Parenting adapted to Autism (VIPP-AUTI): A randomized controlled trial. Autism, 19(5), 588–603.</t>
   </si>
   <si>
-    <t>Video-Feedback Intervention to promote Positive Parenting adapted to Autism (VIPP–AUTI)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094490</t>
   </si>
   <si>
     <t>Riggs, J. L., Rosenblum, K. L., Muzik, M., Jester, J., Freeman, S., Huth-Bocks, A., Waddell, R., Alfafara, E., Miller, A., Lawler, J., Erickson, N., Weatherston, D., Shah, P., Brophy-Herb, H., &amp; Michigan Collaborative for Infant Mental Health Research. (2022). Infant mental health home visiting mitigates impact of maternal adverse childhood experiences on toddler language competence: A randomized controlled trial. Journal of Developmental and Behavioral Pediatrics, 43(4), e227–e236. https://doi.org/10.1097/DBP.0000000000001020</t>
   </si>
   <si>
-    <t>Michigan Model of Infant Mental Health-Home Visiting (Michigan IMH-HV)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014565</t>
   </si>
   <si>
     <t>Roggman, L., Boyce, L. K., &amp; Cook, G. (2009). Keeping kids on track: Impacts of a parenting-focused Early Head Start program on attachment security and cognitive development. Early Education &amp; Development, 20(6) 920-941</t>
   </si>
   <si>
     <t>WWHV033866</t>
   </si>
   <si>
     <t>Roggman, L. A., &amp; Cook, G. A. (2010). Attachment, aggression, and family risk in a low-income sample. Family Science, 1(3), 191-204. doi:10.1080/19424620.2010.567829</t>
   </si>
   <si>
     <t>WWHV038829</t>
   </si>
   <si>
     <t>Sadler, L. S., Slade, A., Close, N., Webb, D. L., Simpson, T., Fennie, K., &amp; Mayes, L. C. (2013). Minding the Baby: Enhancing reflectiveness to improve early health and relationship outcomes in an interdisciplinary home-visiting program. Infant Mental Health Journal, 34(5), 391-405.</t>
   </si>
   <si>
-    <t>Minding the Baby® Home Visiting (MTB-HV)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV035512</t>
   </si>
   <si>
     <t>Schwarz, D. F., O’Sullivan, A. L., Guinn, J., Mautone, J. A., Carlson, E. C., Zhao, H., Zhang, X., Esposito, T. L., Askew, M., &amp; Radcliffe, J. (2012). Promoting early intervention referral through a randomized controlled home-visiting program. Journal of Early Intervention, 34(1), 20–39</t>
   </si>
   <si>
-    <t>MOM Program</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV040837</t>
   </si>
   <si>
     <t>Shapiro, C. J., Kilburn, J., &amp; Hardin, J. W. (2014b). Prevention of behavior problems in a selected population: Stepping Stones Triple P for parents of young children with disabilities. Research in Developmental Disabilities, 35(11), 2958–2975. (Study Two)</t>
   </si>
   <si>
-    <t>Triple P - Positive Parenting Program®—Standard Stepping Stones</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV014295</t>
   </si>
   <si>
     <t>Shaw, D. S., Dishion, T. J., Supplee, L., Gardner, F., &amp; Arnds, K.  (2006). Randomized trial of a family-centered  approach to the prevention of early conduct problems: 2-year effects of the  family check-up in early childhood. Journal of Consulting and Clinical  Psychology, 74(1), 1–9.</t>
   </si>
   <si>
     <t>WWHV038147</t>
   </si>
   <si>
     <t>Sidora-Arcoleo, K., Anson, E., Lorber, M., Cole, R., Olds, D., &amp; Kitzman, H. (2010). Differential effects of a nurse home-visiting intervention on physically aggressive behavior in children. Journal of Pediatric Nursing, 25(1), 35-45.</t>
   </si>
   <si>
     <t>WWHV027968</t>
   </si>
   <si>
     <t>Silovsky, J. F., Bard, D., Chaffin, M., Hecht, D., Burris, L., Owora, A., Beasley, L., Doughty, D., &amp; Lutzker, J. (2011). Prevention of child maltreatment in high-risk rural families: A randomized clinical trial with child welfare outcomes. Children and Youth Services Review, 33(8), 1435–1444. https://doi.org/10.1016/j.childyouth.2011.04.023</t>
   </si>
   <si>
-    <t>SafeCare®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV058224</t>
   </si>
   <si>
     <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
   </si>
   <si>
     <t>WWHV058188</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Shaw, D. S., Wilson, M. N., Winter, C. C., &amp; Patterson, G. R. (2014). Coercive family process and early-onset conduct problems from age 2 to school entry. Development and Psychopathology, 26(4 Pt. 1), 917.</t>
   </si>
   <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
   </si>
   <si>
     <t>WWHV060298</t>
   </si>
   <si>
     <t>O'Sullivan, A., Fitzpatrick, N., &amp; Doyle, O. (2017). Effects of early intervention on dietary intake and its mediating role on cognitive functioning: A randomised controlled trial. Public Health Nutrition, 20(1), 154-164.</t>
   </si>
   <si>
     <t>WWHV095103</t>
@@ -808,53 +718,50 @@
     <t>Wagner, M., Cameto, R., &amp; Gerlach-Downie, S. (1996). Intervention in support of adolescent parents and their children: A final report on the Teen Parents as Teachers Demonstration. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV014526</t>
   </si>
   <si>
     <t>Wagner, M., Clayton, S., Gerlach-Downie, S., &amp; McElroy, M. (1999). An evaluation of the northern California Parents as Teachers demonstration. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV014653</t>
   </si>
   <si>
     <t>Wagner, M., &amp; Spiker, D. (2001). Experiences and outcomes for children and families: Multisite Parents as Teachers evaluation. Menlo Park, CA: SRI International. http://www.sri.com/policy/cehs/publications/humanpub/patfinal.pdf.</t>
   </si>
   <si>
     <t>WWHV004065</t>
   </si>
   <si>
     <t>Walkup, J. T., Barlow, A., Mullany, B. C., Pan, W., Goklish, N., Hasting, R., Cowboy, B., Fields, P., Baker, E. V., Speakman, K., Ginsburg, G., Reid, R. (2009). Randomized controlled trial of a paraprofessional-delivered in-home intervention for young reservation-based American Indian mothers. Journal of the American Academy of Child &amp; Adolescent Psychiatry, 48(6), 591-601.</t>
   </si>
   <si>
     <t>WWHV029202</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Rissel, C., &amp; Flood, V. M. (2011). Effectiveness of an early intervention on infant feeding practices and "tummy time": A randomized controlled trial. Archives of Pediatrics &amp; Adolescent Medicine, 165(8), 701-707.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Healthy Beginnings</t>
   </si>
   <si>
     <t>WWHV047891</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Xu, H., Hayes, A. J., Hardy, L. L., Williams, M., &amp; Rissel, C. (2015). Sustainability of effects of an early childhood obesity prevention trial over time: A further 3-year follow-up of the Healthy Beginnings trial. JAMA Pediatrics, 169(6), 543–551. https://doi:10.1001/jamapediatrics.2015.0258</t>
   </si>
   <si>
     <t>WWHV094365</t>
   </si>
   <si>
     <t>Whitehouse, A. J., Varcin, K. J., Pillar, S., Billingham, W., Alvares, G. A., Barbaro, J., ... &amp; Hudry, K. (2021). Effect of preemptive intervention on developmental outcomes among infants showing early signs of autism: a randomized clinical trial of outcomes to diagnosis. JAMA Pediatrics, 175(11), e213298-e213298.</t>
   </si>
   <si>
     <t>WWHV070280</t>
   </si>
   <si>
     <t>Yarger, H. A. (2018). Investigating longitudinal pathways to dysregulation: The role of anomalous parenting behavior (Publication No. 2130944494) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV075799</t>
   </si>
   <si>
     <t>Yarger, H. A., Bronfman, E., Carlson, E., &amp; Dozier, M. (2020). Intervening with Attachment and Biobehavioral Catch-Up to decrease disrupted parenting behavior and attachment disorganization: The role of parental withdrawal. Development and Psychopathology, 32(3), 1139–1148. https://doi.org/10.1017/S0954579419000786</t>
   </si>
@@ -879,52 +786,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1191,2081 +1101,1640 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E118"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E118"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="628.704" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="131.968" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E3">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
-[...12 lines deleted...]
-      <c r="E4">
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E37" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
-[...34 lines deleted...]
-      <c r="A7" t="s">
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E67" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C73" s="1"/>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C77" s="1"/>
+      <c r="D77" s="1"/>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C78" s="1"/>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C79" s="1"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C80" s="1"/>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C82" s="1"/>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C83" s="1"/>
+      <c r="D83" s="1"/>
+      <c r="E83" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E84" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E85" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C86" s="1"/>
+      <c r="D86" s="1"/>
+      <c r="E86" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C87" s="1"/>
+      <c r="D87" s="1"/>
+      <c r="E87" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C88" s="1"/>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C89" s="1"/>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C90" s="1"/>
+      <c r="D90" s="1"/>
+      <c r="E90" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C91" s="1"/>
+      <c r="D91" s="1"/>
+      <c r="E91" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C92" s="1"/>
+      <c r="D92" s="1"/>
+      <c r="E92" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C93" s="1"/>
+      <c r="D93" s="1"/>
+      <c r="E93" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C94" s="1"/>
+      <c r="D94" s="1"/>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C95" s="1"/>
+      <c r="D95" s="1"/>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C96" s="1"/>
+      <c r="D96" s="1"/>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C97" s="1"/>
+      <c r="D97" s="1"/>
+      <c r="E97" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C98" s="1"/>
+      <c r="D98" s="1"/>
+      <c r="E98" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C99" s="1"/>
+      <c r="D99" s="1"/>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C100" s="1"/>
+      <c r="D100" s="1"/>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C101" s="1"/>
+      <c r="D101" s="1"/>
+      <c r="E101" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C102" s="1"/>
+      <c r="D102" s="1"/>
+      <c r="E102" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C103" s="1"/>
+      <c r="D103" s="1"/>
+      <c r="E103" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C104" s="1"/>
+      <c r="D104" s="1"/>
+      <c r="E104" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C105" s="1"/>
+      <c r="D105" s="1"/>
+      <c r="E105" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C106" s="1"/>
+      <c r="D106" s="1"/>
+      <c r="E106" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E107" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C108" s="1"/>
+      <c r="D108" s="1"/>
+      <c r="E108" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="C109" s="1"/>
+      <c r="D109" s="1"/>
+      <c r="E109" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C110" s="1"/>
+      <c r="D110" s="1"/>
+      <c r="E110" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C111" s="1"/>
+      <c r="D111" s="1"/>
+      <c r="E111" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C112" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B7" t="s">
+      <c r="D112" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C7" t="s">
-[...277 lines deleted...]
-      <c r="E23">
+      <c r="E112" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C113" s="1"/>
+      <c r="D113" s="1"/>
+      <c r="E113" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C114" s="1"/>
+      <c r="D114" s="1"/>
+      <c r="E114" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C115" s="1"/>
+      <c r="D115" s="1"/>
+      <c r="E115" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
-[...1312 lines deleted...]
-      <c r="B101" t="s">
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="C101" t="s">
-[...10 lines deleted...]
-      <c r="A102" t="s">
+      <c r="B116" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C116" s="1"/>
+      <c r="D116" s="1"/>
+      <c r="E116" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="C102" t="s">
+      <c r="B117" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="D102" t="s">
-[...7 lines deleted...]
-      <c r="A103" t="s">
+      <c r="C117" s="1"/>
+      <c r="D117" s="1"/>
+      <c r="E117" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="B103" t="s">
+      <c r="B118" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="C103" t="s">
-[...260 lines deleted...]
-      <c r="E118">
+      <c r="C118" s="1"/>
+      <c r="D118" s="1"/>
+      <c r="E118" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>