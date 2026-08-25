--- v0 (2026-06-22)
+++ v1 (2026-08-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014570</t>
   </si>
   <si>
     <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2004). Best Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Technical report. Report to the Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
@@ -132,50 +132,59 @@
     <t>WWHV026774</t>
   </si>
   <si>
     <t>DuMont, K., Kirkland, K., Mitchell-Herzfeld, S., Ehrhard-Dietzel, S., Rodriguez, M. L., Lee, E., ... &amp; Greene, R. (2010). A randomized trial of Healthy Families New York (HFNY): Does home visiting prevent child maltreatment? Rensselaer, NY: New York State Office of Children &amp; Family Services and Albany, NY: University of Albany, State University of New York.</t>
   </si>
   <si>
     <t>WWHV073815</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Fauth, R. C., Menon, M., Stargel, L. E., &amp; Kotake, C. (n.d.). The Massachusetts Healthy Families Evaluation Phase 2 (MHFE-2): Time 6 summary report. Tufts Interdisciplinary Evaluation Research, Tufts University.</t>
   </si>
   <si>
     <t>WWHV026224</t>
   </si>
   <si>
     <t>Eckenrode, J., Campa, M., Luckey, D. W., Henderson, C. R., Cole, R., Kitzman, H., Anson, E., Sidora-Arcoleo, K., Powers, J., &amp; Olds, D. (2010). Long-term effects of prenatal and infancy nurse home visitation on the life course of youths: 19-year follow-up of a randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 164(1), 9-15.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
     <t>WWHV056305</t>
   </si>
   <si>
     <t>Enoch, M. A., Kitzman, H., Smith, J. A., Anson, E., Hodgkinson, C. A., Goldman, D., &amp; Olds, D. L. (2016). A prospective cohort study of influences on externalizing behaviors across childhood: Results from a nurse home visiting randomized controlled trial. Journal of the American Academy of Child and Adolescent Psychiatry, 55(5), 376–382.</t>
+  </si>
+  <si>
+    <t>WWHV014620</t>
+  </si>
+  <si>
+    <t>Fergusson, D. M., Horwood, L. J., Grant, H., &amp; Ridder, E. M. (2005). Early start evaluation report. Christchurch, NZ: Early Start Project Ltd.</t>
+  </si>
+  <si>
+    <t>Early Start (New Zealand)</t>
   </si>
   <si>
     <t>WWHV073853</t>
   </si>
   <si>
     <t>Goldfeld, S., Price, A., Smith, C., Bruce, T., Bryson, H., Mensah, F., Orsini, F., Gold, L., Hiscock, H., Bishop, L., Smith, A., Perlen, S., &amp; Kemp, L. (2019). Nurse home visiting for families experiencing adversity: A randomized trial. Pediatrics, 143(1). https://doi.org/10.1542/peds.2018-1206</t>
   </si>
   <si>
     <t>Maternal Early Childhood Sustained Home-Visiting Program (MECSH)</t>
   </si>
   <si>
     <t>WWHV038782</t>
   </si>
   <si>
     <t>Holmberg, John; Luckey, Dennis; Olds, David. (2011) Teacher data for the Denver Year-9 follow-up. Unpublished report submitted to the U.S. Department of Justice.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
   </si>
   <si>
     <t>WWHV004008</t>
   </si>
   <si>
     <t>King, T., Rosenberg, L., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. (2005). Prevalence and early identification of language delays among at-risk three year olds. Journal of Developmental &amp; Behavioral Pediatrics, 26(4), 293–303.</t>
   </si>
@@ -750,54 +759,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E55"/>
+  <dimension ref="A1:E56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E55"/>
+      <selection activeCell="A1" sqref="A1:E56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="603.853" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -1031,716 +1040,733 @@
       </c>
       <c r="B15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E16" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>7</v>
+        <v>48</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E22" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="1">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E24" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B25" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D25" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E25" s="1">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E26" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E27" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>7</v>
+        <v>70</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E31" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E32" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E33" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>96</v>
+        <v>48</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E41" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E42" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E43" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E44" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E45" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>108</v>
+        <v>26</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E46" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>37</v>
+        <v>114</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E49" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>99</v>
+        <v>26</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E50" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>126</v>
+        <v>11</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E56" s="1">
         <v>2.2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>