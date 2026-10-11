--- v0 (2026-06-13)
+++ v1 (2026-10-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014570</t>
   </si>
   <si>
     <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2004). Best Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Technical report. Report to the Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
@@ -190,50 +190,56 @@
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV081065</t>
   </si>
   <si>
     <t>Lind, T. (2017). Intervening to enhance emotion regulation: Early childhood adversity, parent-child mutual positive affect, and later child regulation capabilities (Publication No. 1972774602) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
   </si>
   <si>
     <t>WWHV014527</t>
   </si>
   <si>
     <t>Lowell, D. I., Carter, A. S., Godoy, L., Paulicin, B., &amp; Briggs‐Gowan, M. J. (2011). A randomized controlled trial of Child FIRST: A comprehensive home‐based intervention translating research into early childhood practice. Child development, 82(1), 193-208.</t>
   </si>
   <si>
     <t>Child First</t>
   </si>
   <si>
     <t>WWHV014289</t>
   </si>
   <si>
     <t>Lunkenheimer, E. S., Dishion, T. J., Shaw, D. S., Connell, A. M., Gardner, F., Wilson, M. N., &amp; Skuban, E. M. (2008). Collateral benefits of the family check-up on early childhood school readiness: Indirect effects of parents’ positive behavior support. Developmental Psychology, 44(6), 1737–1752.</t>
+  </si>
+  <si>
+    <t>WWHV095829</t>
+  </si>
+  <si>
+    <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV095268</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095269</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV090061</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 1-EHS contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095270</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 4-PAT contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac…</t>
   </si>
@@ -651,54 +657,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E39"/>
+  <dimension ref="A1:E40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E39"/>
+      <selection activeCell="A1" sqref="A1:E40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="603.853" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -1048,328 +1054,345 @@
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E23" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E25" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E26" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E27" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B28" s="1" t="s">
+      <c r="C28" s="1" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>80</v>
+        <v>35</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B33" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B33" s="1" t="s">
+      <c r="C33" s="1" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B34" s="1" t="s">
+      <c r="C34" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C34" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E38" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C40" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="D40" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E39" s="1">
+      <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>