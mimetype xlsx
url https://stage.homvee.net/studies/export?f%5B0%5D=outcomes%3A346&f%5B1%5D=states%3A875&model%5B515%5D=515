--- v0 (2025-10-06)
+++ v1 (2026-05-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014570</t>
   </si>
   <si>
     <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2004). Best Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Technical report. Report to the Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
@@ -126,50 +126,56 @@
     <t>WWHV026774</t>
   </si>
   <si>
     <t>DuMont, K., Kirkland, K., Mitchell-Herzfeld, S., Ehrhard-Dietzel, S., Rodriguez, M. L., Lee, E., ... &amp; Greene, R. (2010). A randomized trial of Healthy Families New York (HFNY): Does home visiting prevent child maltreatment? Rensselaer, NY: New York State Office of Children &amp; Family Services and Albany, NY: University of Albany, State University of New York.</t>
   </si>
   <si>
     <t>WWHV073815</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Fauth, R. C., Menon, M., Stargel, L. E., &amp; Kotake, C. (n.d.). The Massachusetts Healthy Families Evaluation Phase 2 (MHFE-2): Time 6 summary report. Tufts Interdisciplinary Evaluation Research, Tufts University.</t>
   </si>
   <si>
     <t>WWHV026224</t>
   </si>
   <si>
     <t>Eckenrode, J., Campa, M., Luckey, D. W., Henderson, C. R., Cole, R., Kitzman, H., Anson, E., Sidora-Arcoleo, K., Powers, J., &amp; Olds, D. (2010). Long-term effects of prenatal and infancy nurse home visitation on the life course of youths: 19-year follow-up of a randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 164(1), 9-15.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
     <t>WWHV014292</t>
   </si>
   <si>
     <t>Gardner, F., Connell, A., Trentacosta, C. J., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. N. (2009). Moderators of outcome in a brief family-centered intervention for preventing early problem behavior. Journal of Consulting and Clinical Psychology, 77(3), 543–553.</t>
+  </si>
+  <si>
+    <t>WWHV095914</t>
+  </si>
+  <si>
+    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
   </si>
   <si>
     <t>WWHV036981</t>
   </si>
   <si>
     <t>Kirkland, K., &amp; Mitchell-Herzfeld, S. (2012). Evaluating the effectiveness of home visiting services in promoting children’s adjustment in school: Final report to the Pew Center on the States. Rensselaer, NY: New York State Office of Children and Family Services, Bureau of Evaluation and Research.</t>
   </si>
   <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
@@ -283,50 +289,56 @@
     <t>MOM Program</t>
   </si>
   <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV014295</t>
   </si>
   <si>
     <t>Shaw, D. S., Dishion, T. J., Supplee, L., Gardner, F., &amp; Arnds, K.  (2006). Randomized trial of a family-centered  approach to the prevention of early conduct problems: 2-year effects of the  family check-up in early childhood. Journal of Consulting and Clinical  Psychology, 74(1), 1–9.</t>
   </si>
   <si>
     <t>WWHV058224</t>
   </si>
   <si>
     <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
   </si>
   <si>
     <t>WWHV058188</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Shaw, D. S., Wilson, M. N., Winter, C. C., &amp; Patterson, G. R. (2014). Coercive family process and early-onset conduct problems from age 2 to school entry. Development and Psychopathology, 26(4 Pt. 1), 917.</t>
+  </si>
+  <si>
+    <t>WWHV095103</t>
+  </si>
+  <si>
+    <t>Tauriello, S., Savage, J. S., Goldsmith, J., Kubiniec, E., Paul, I. M., &amp; Anzman-Frasca, S. (2023). Effect of the INSIGHT responsive parenting intervention on parenting and child behavior at ages 3 and 6 years. The Journal of Pediatrics, 255, 72–79. https://doi.org/10.1016/j.jpeds.2022.10.025</t>
   </si>
   <si>
     <t>WWHV014653</t>
   </si>
   <si>
     <t>Wagner, M., &amp; Spiker, D. (2001). Experiences and outcomes for children and families: Multisite Parents as Teachers evaluation. Menlo Park, CA: SRI International. http://www.sri.com/policy/cehs/publications/humanpub/patfinal.pdf.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -636,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E37"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="603.853" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -880,447 +892,481 @@
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E14">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15" t="s">
         <v>41</v>
       </c>
       <c r="C15" t="s">
         <v>7</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E15">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16" t="s">
         <v>43</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16">
         <v>2.2</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17" t="s">
         <v>45</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17">
         <v>2.2</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" t="s">
         <v>47</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>48</v>
       </c>
-      <c r="C18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19" t="s">
         <v>50</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" t="s">
         <v>52</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" t="s">
         <v>55</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>57</v>
       </c>
       <c r="B22" t="s">
         <v>58</v>
       </c>
       <c r="C22" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>59</v>
       </c>
       <c r="B23" t="s">
         <v>60</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23">
         <v>2.2</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>61</v>
       </c>
       <c r="B24" t="s">
         <v>62</v>
       </c>
       <c r="C24" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24">
         <v>2.2</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>63</v>
       </c>
       <c r="B25" t="s">
         <v>64</v>
       </c>
       <c r="C25" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>65</v>
       </c>
       <c r="B26" t="s">
         <v>66</v>
       </c>
       <c r="C26" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="D26" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E26">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
+        <v>67</v>
+      </c>
+      <c r="B27" t="s">
         <v>68</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>70</v>
       </c>
       <c r="B28" t="s">
         <v>71</v>
       </c>
       <c r="C28" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="D28" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>72</v>
       </c>
       <c r="B29" t="s">
         <v>73</v>
       </c>
       <c r="C29" t="s">
         <v>35</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>74</v>
       </c>
       <c r="B30" t="s">
         <v>75</v>
       </c>
       <c r="C30" t="s">
         <v>35</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>76</v>
       </c>
       <c r="B31" t="s">
         <v>77</v>
       </c>
       <c r="C31" t="s">
-        <v>78</v>
+        <v>35</v>
       </c>
       <c r="D31" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
+        <v>78</v>
+      </c>
+      <c r="B32" t="s">
         <v>79</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
+        <v>81</v>
+      </c>
+      <c r="B33" t="s">
         <v>82</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>83</v>
       </c>
-      <c r="C33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>84</v>
       </c>
       <c r="B34" t="s">
         <v>85</v>
       </c>
       <c r="C34" t="s">
         <v>25</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>86</v>
       </c>
       <c r="B35" t="s">
         <v>87</v>
       </c>
       <c r="C35" t="s">
         <v>25</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>88</v>
       </c>
       <c r="B36" t="s">
         <v>89</v>
       </c>
       <c r="C36" t="s">
         <v>25</v>
       </c>
       <c r="D36" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>90</v>
       </c>
       <c r="B37" t="s">
         <v>91</v>
       </c>
       <c r="C37" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" t="s">
+        <v>92</v>
+      </c>
+      <c r="B38" t="s">
+        <v>93</v>
+      </c>
+      <c r="C38" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B39" t="s">
+        <v>95</v>
+      </c>
+      <c r="C39" t="s">
+        <v>28</v>
+      </c>
+      <c r="D39" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>