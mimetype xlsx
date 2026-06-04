--- v0 (2025-10-11)
+++ v1 (2026-06-04)
@@ -456,54 +456,54 @@
   <si>
     <t>Olds, D. L., Kitzman, H., Cole, R., Robinson, J., Sidora, K., Luckey, D. W., et al. (2004). Effects of nurse home-visiting on maternal life course and child development: Age 6 follow-up results of a randomized trial. Pediatrics, 114(6), 1550–1559</t>
   </si>
   <si>
     <t>WWHV003649</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H., Hanks, C., Cole, R., Anson, E., Sidora-Arcoleo, K., et al. (2007). Effects of nurse home visiting on maternal and child functioning: Age-9 follow-up of a randomized trial. Pediatrics, 120(4), e832–e845.</t>
   </si>
   <si>
     <t>WWHV003754</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
   <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
-[...2 lines deleted...]
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
   </si>
   <si>
     <t>WWHV045799</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention. Assessing the impact of Preparing For Life at eighteen months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV059089</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 1: Randomized controlled trial]. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045800</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at twenty-four months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV047989</t>
   </si>
   <si>
     <t>Poslawsky, I. E., Naber, F. B., Bakermans-Kranenburg, M. J., van Daalen, E., van Engeland, H., &amp; van IJzendoorn, M. H. (2015). Video-feedback Intervention to promote Positive Parenting adapted to Autism (VIPP-AUTI): A randomized controlled trial. Autism, 19(5), 588–603.</t>
   </si>