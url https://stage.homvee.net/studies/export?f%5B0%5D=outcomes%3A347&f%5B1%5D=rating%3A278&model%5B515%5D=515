--- v0 (2026-06-02)
+++ v1 (2026-07-24)
@@ -12,197 +12,176 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV003774</t>
   </si>
   <si>
     <t>Caldera, D., Burrell, L., Rodriguez, K., Crowne, S. S., Rohde, C., &amp; Duggan, A. (2007). Impact of a statewide home visiting program on parenting and on child health and development. Child Abuse &amp; Neglect, 31(8), 829–852. doi:10.1016/j.chiabu.2007.02.008</t>
   </si>
   <si>
-    <t>Healthy Families America (HFA)®</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV013607</t>
   </si>
   <si>
     <t>Chambliss,  J. W. (1998). An experimental trial of a home visiting program to prevent child  maltreatment (Doctoral dissertation, Georgia State University, 1998). Dissertation  Abstracts International, 61(03B), 152-1628. (AAI9967277)</t>
   </si>
   <si>
     <t>WWHV093538</t>
   </si>
   <si>
     <t>Demeusy, E. M., Handley, E. D., Manly, J. T., Sturm, R., &amp; Toth, S. L. (2021). Building Healthy Children: A preventive intervention for high-risk young families. Development and Psychopathology, 33(2), 598–613. https://doi.org/10.1017/S0954579420001625</t>
   </si>
   <si>
-    <t>Building Healthy Children (BHC)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003775</t>
   </si>
   <si>
     <t>Duggan, A., Caldera, D., Rodriguez, K., Burrell, L., Rohde, C., &amp;  Crowne, S. S. (2007). Impact of a statewide home visiting program to prevent  child abuse. Child Abuse &amp; Neglect,  31(8), 801–827.</t>
   </si>
   <si>
     <t>WWHV012830</t>
   </si>
   <si>
     <t>Duggan, A., McFarlane, E., Fuddy, L., Burrell, L., Higman, S. M., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program: Impact in preventing child abuse and neglect. Child Abuse &amp; Neglect, 28(6), 597–622.</t>
   </si>
   <si>
     <t>WWHV014665</t>
   </si>
   <si>
     <t>Duggan,  A. K., McFarlane, E. C., Windham, A. M., Rohde, C. A., Salkever, D. S., Fuddy,  L., et al. (1999). Evaluation of Hawaii’s  Healthy Start program. Future of  Children, 9(1), 66–90; discussion 177–178.</t>
   </si>
   <si>
     <t>WWHV026774</t>
   </si>
   <si>
     <t>DuMont, K., Kirkland, K., Mitchell-Herzfeld, S., Ehrhard-Dietzel, S., Rodriguez, M. L., Lee, E., ... &amp; Greene, R. (2010). A randomized trial of Healthy Families New York (HFNY): Does home visiting prevent child maltreatment? Rensselaer, NY: New York State Office of Children &amp; Family Services and Albany, NY: University of Albany, State University of New York.</t>
   </si>
   <si>
     <t>WWHV003735</t>
   </si>
   <si>
     <t>DuMont, K., Mitchell-Herzfeld, S., Greene, R., Lee, E., Lowenfels, A., Rodriguez, M., et al. (2008). Healthy Families New York (HFNY) randomized trial: Effects on early child abuse and neglect. Child Abuse &amp; Neglect, 32(3), 295–315.</t>
   </si>
   <si>
     <t>WWHV003485</t>
   </si>
   <si>
     <t>Eckenrode, J., Zielinski, D., Smith, E., Marcynyszyn, L. A., Henderson, C. R., Kitzman, H., et al. (2001). Child maltreatment and the early onset of problem behaviors: Can a program of nurse home visitation break the link? Development and Psychopathology, 13(4), 873–890.</t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV087591</t>
   </si>
   <si>
     <t>Goodman, W. B., Dodge, K. A., Bai, Y., O’Donnell, K. J., &amp; Murphy, R. A. (2019). Randomized controlled trial of Family Connects: Effects on child emergency medical care from birth to 24 months. Development and Psychopathology, 31(5), 1863–1872.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Family Connects</t>
   </si>
   <si>
     <t>WWHV061793</t>
   </si>
   <si>
     <t>Green, B. L., Sanders, M. B., &amp; Tarte, J. (2017). Using administrative data to evaluate the effectiveness of the Healthy Families Oregon home visiting program: 2–year impacts on child maltreatment &amp; service utilization. Children and Youth Services Review, 75, 77–86.</t>
   </si>
   <si>
     <t>WWHV086226</t>
   </si>
   <si>
     <t>Kirkland, K., Lee, E., Smith, C., &amp; Greene, R. (2020). Sustained impact on parenting practices: Year 7 findings from the Healthy Families New York randomized controlled trial. Prevention Science, 21(4), 498–507. https://doi.org/10.1007/s11121-020-01110-w.</t>
   </si>
   <si>
     <t>WWHV003621</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Henderson, C. R., Hanks, C., Cole, R., Tatelbaum, R., et al. (1997). Effect of prenatal and infancy home visitation by nurses on pregnancy outcomes, childhood injuries, and repeated childbearing. A randomized controlled trial. JAMA: The Journal of the American Medical Association, 278(8), 644–652.</t>
   </si>
   <si>
     <t>WWHV081753</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Knudtson, M. D., Cole, R., Anson, E., Smith, J. A., Fishbein, D., DiClemente, R., Wingood, G., Caliendo, A. M., Hopfer, C., Miller, T., &amp; Conti, G. (2019). Prenatal and/or infancy nurse home visiting and 18-year outcomes of a randomized trial. Pediatrics, 144(6). https://doi.org/10.1542/peds.2018-3876</t>
   </si>
   <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
-    <t>Early Head Start—Home-based option</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
-    <t>Parents as Teachers (PAT)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV065647</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Lopez, D. (2020). A randomized controlled trial of healthy families: 6-month and 1-year follow-up. Prevention science, 21(1), 25-35. https://doi:10.1007/s11121-018-0931-4</t>
   </si>
   <si>
     <t>WWHV003856</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C. M., Schochet, P. Z., Brooks-Gunn, J., Paulsell, D., et al. (2002). Making a difference in the lives of infants and toddlers and their families: The impacts of Early Head Start. Volumes I-III: Final technical report [and] appendixes [and] local contributions to understanding the programs and their impacts. Washington, DC: U.S. Department of Health and Human Services, Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV095268</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095269</t>
@@ -231,66 +210,60 @@
   <si>
     <t>WWHV014420</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson Jr., C. R., Chamberlin, R., &amp; Tatelbaum, R. (1986). Preventing child abuse and neglect: A randomized trial of nurse home visitation. Pediatrics, 78, 65–78.</t>
   </si>
   <si>
     <t>WWHV003573</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson, C. R., &amp; Kitzman, H. (1994). Does prenatal and infancy nurse home visitation have enduring effects on qualities of parental caregiving and child health at 25 to 50 months of life? Pediatrics, 93(1), 89–98.</t>
   </si>
   <si>
     <t>WWHV026135</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H. J., Cole, R. E., Hanks, C. A., Arcoleo, K. J., Anson, E. A., Luckey, D. W., Knudtson, M. D., Henderson, C. R., Bondy, J., &amp; Stevenson, A. J. (2010). Enduring effects of prenatal and infancy home visiting by nurses on maternal life course and government spending: Follow-up of a randomized trial among children at age 12 years. Archives of Pediatrics &amp; Adolescent Medicine, 164(5), 419-424</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095861</t>
   </si>
   <si>
     <t>Paradis, H. A., Sandler, M., Manly, J. T., &amp; Valentine, L. (2013). Building Healthy Children: Evidence-based home visitation integrated with pediatric medical homes. Pediatrics, 132(Suppl. 2), S174–179. https://doi.org/10.1542/peds.2013-1021R</t>
   </si>
   <si>
     <t>WWHV027968</t>
   </si>
   <si>
     <t>Silovsky, J. F., Bard, D., Chaffin, M., Hecht, D., Burris, L., Owora, A., Beasley, L., Doughty, D., &amp; Lutzker, J. (2011). Prevention of child maltreatment in high-risk rural families: A randomized clinical trial with child welfare outcomes. Children and Youth Services Review, 33(8), 1435–1444. https://doi.org/10.1016/j.childyouth.2011.04.023</t>
-  </si>
-[...1 lines deleted...]
-    <t>SafeCare®</t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
   </si>
   <si>
     <t>WWHV014526</t>
   </si>
   <si>
     <t>Wagner, M., Clayton, S., Gerlach-Downie, S., &amp; McElroy, M. (1999). An evaluation of the northern California Parents as Teachers demonstration. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV003913</t>
   </si>
   <si>
     <t>Zielinski, D. S., Eckenrode, J., &amp; Olds, D. L. (2009). Nurse home visitation and the prevention of child maltreatment: Impact on the timing of official reports. Development and Psychopathology, 21(2), 441–453. doi:10.1017/S0954579409000248</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -303,52 +276,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -615,687 +591,538 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="603.853" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...10 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4">
+      <c r="B6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
-[...148 lines deleted...]
-      <c r="E13">
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="14" spans="1:5">
-[...29 lines deleted...]
-      <c r="E15">
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
-[...12 lines deleted...]
-      <c r="E16">
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
-[...46 lines deleted...]
-      <c r="E19">
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
-[...54 lines deleted...]
-      <c r="B23" t="s">
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C23" t="s">
-[...10 lines deleted...]
-      <c r="A24" t="s">
+      <c r="B27" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C24" t="s">
-[...10 lines deleted...]
-      <c r="A25" t="s">
+      <c r="B28" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C25" t="s">
-[...10 lines deleted...]
-      <c r="A26" t="s">
+      <c r="B29" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C26" t="s">
-[...5 lines deleted...]
-      <c r="E26">
+      <c r="B30" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
-[...37 lines deleted...]
-      <c r="B29" t="s">
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C29" t="s">
-[...10 lines deleted...]
-      <c r="A30" t="s">
+      <c r="B33" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C30" t="s">
-[...10 lines deleted...]
-      <c r="A31" t="s">
+      <c r="B34" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C31" t="s">
+      <c r="B35" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D31" t="s">
-[...7 lines deleted...]
-      <c r="A32" t="s">
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B36" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C32" t="s">
-[...73 lines deleted...]
-      <c r="E36">
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>