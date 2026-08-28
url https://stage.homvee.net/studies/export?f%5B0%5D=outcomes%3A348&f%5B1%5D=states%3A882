--- v0 (2026-06-18)
+++ v1 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014584</t>
   </si>
   <si>
     <t>Bair-Merritt,  M. H., Jennings, J. M., Chen, R., Burrell, L., McFarlane, E., Fuddy, L., et al.  (2010). Reducing maternal intimate partner violence after the birth of a child:  A randomized controlled trial of the Hawaii Healthy Start home visitation  program. Archives of Pediatrics and  Adolescent Medicine, 164(1), 16–23.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
@@ -100,50 +100,56 @@
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>Early Head Start—Home-based option</t>
   </si>
   <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>Parents as Teachers (PAT)®</t>
   </si>
   <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV027975</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Krysik,  J. (2011). Randomized trial of the Healthy Families Arizona home visiting  program. Children and Youth Services Review, 33(10), 1761–1766.</t>
+  </si>
+  <si>
+    <t>WWHV095829</t>
+  </si>
+  <si>
+    <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -459,54 +465,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E11"/>
+  <dimension ref="A1:E12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E11"/>
+      <selection activeCell="A1" sqref="A1:E12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="383.335" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -652,56 +658,73 @@
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D11" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="1">
+      <c r="B12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>