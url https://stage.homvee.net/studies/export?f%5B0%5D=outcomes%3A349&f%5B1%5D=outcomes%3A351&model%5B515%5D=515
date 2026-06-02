--- v0 (2025-10-09)
+++ v1 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="256">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
@@ -278,51 +278,51 @@
   <si>
     <t>British Autism Study of Infant Siblings–Video-Feedback Intervention to promote Positive Parenting (iBASIS–VIPP)</t>
   </si>
   <si>
     <t>WWHV043933</t>
   </si>
   <si>
     <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
   </si>
   <si>
     <t>WWHV065747</t>
   </si>
   <si>
     <t>Haines, J., Douglas, S., Mirotta, J. A., O’Kane, C., Breau, R., Walton, K., Krystia, O., Chamoun, E., Annis, A., Darlington, G. A., Buchholz, A. C., Duncan, A. M., Vallis, L. A., Spriet, L. L., Mutch, D. M., Brauer, P., Allen-Vercoe, E., Taveras, E. M., Ma, D. W. L., &amp; the Guelph Family Health Study. (2018). Guelph Family Health Study: Pilot study of a home-based obesity prevention intervention [Study 1: Four home visits]. Canadian Journal of Public Health, 109(4), 549–560. https://doi.org/10.17269/s41997-018-0072-3</t>
   </si>
   <si>
     <t>Guelph Family Health Study (GFHS)</t>
   </si>
   <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>Promoting First Relationships®</t>
   </si>
   <si>
     <t>WWHV095265</t>
   </si>
   <si>
     <t>Hruska, V., Darlington, G., Haines, J., &amp; Ma, D. W.L. (2020). Parent stress as a consideration in childhood obesity prevention: Results from the Guelph Family Health Study, a pilot randomized controlled trial [Study 1: Four home visits]. Nutrients, 12(6), 1835. https://doi.org/10.3390/nu12061835</t>
   </si>
   <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV004092</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. L. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
     <t>WWHV052010</t>
   </si>
@@ -566,54 +566,60 @@
   <si>
     <t>Olds, D. L., Henderson, C. R., &amp; Kitzman, H. (1994). Does prenatal and infancy nurse home visitation have enduring effects on qualities of parental caregiving and child health at 25 to 50 months of life? Pediatrics, 93(1), 89–98.</t>
   </si>
   <si>
     <t>WWHV003754</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
   <si>
     <t>WWHV074928</t>
   </si>
   <si>
     <t>Orri, M., Cote, S. M., Tremblay, R. E., &amp; Doyle, O. (2019). Impact of an early childhood intervention on the home environment, and subsequent effects on child cognitive and emotional development: A secondary analysis. Plos One, 14(7), Article e0219133.</t>
   </si>
   <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
   </si>
   <si>
     <t>WWHV087412</t>
   </si>
   <si>
     <t>Perrone, L., Imrisek, S. D., Dash, A., Rodriguez, M., Monticciolo, E., &amp; Bernard, K. (2021). Changing parental depression and sensitivity: Randomized clinical trial of ABC's effectiveness in the community. Development and Psychopathology, 33(3), 1026-1040. https://doi.org/10.1017/S0954579420000310</t>
   </si>
@@ -1127,51 +1133,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E108"/>
+  <dimension ref="A1:E109"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="615.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="131.968" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -2431,594 +2437,611 @@
       </c>
       <c r="C75" t="s">
         <v>61</v>
       </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
       <c r="E75">
         <v>2.1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>184</v>
       </c>
       <c r="B76" t="s">
         <v>185</v>
       </c>
       <c r="C76" t="s">
         <v>88</v>
       </c>
       <c r="D76" t="s">
         <v>8</v>
       </c>
       <c r="E76">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>186</v>
       </c>
       <c r="B77" t="s">
         <v>187</v>
       </c>
       <c r="C77" t="s">
         <v>88</v>
       </c>
       <c r="D77" t="s">
         <v>8</v>
       </c>
       <c r="E77">
         <v>2</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>188</v>
       </c>
       <c r="B78" t="s">
         <v>189</v>
       </c>
       <c r="C78" t="s">
         <v>88</v>
       </c>
       <c r="D78" t="s">
         <v>8</v>
       </c>
       <c r="E78">
         <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>190</v>
       </c>
       <c r="B79" t="s">
         <v>191</v>
       </c>
       <c r="C79" t="s">
-        <v>7</v>
+        <v>88</v>
       </c>
       <c r="D79" t="s">
         <v>8</v>
       </c>
       <c r="E79">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>192</v>
       </c>
       <c r="B80" t="s">
         <v>193</v>
       </c>
       <c r="C80" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D80" t="s">
         <v>8</v>
       </c>
       <c r="E80">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>194</v>
       </c>
       <c r="B81" t="s">
         <v>195</v>
       </c>
       <c r="C81" t="s">
-        <v>161</v>
+        <v>26</v>
       </c>
       <c r="D81" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E81">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>196</v>
       </c>
       <c r="B82" t="s">
         <v>197</v>
       </c>
       <c r="C82" t="s">
-        <v>61</v>
+        <v>161</v>
       </c>
       <c r="D82" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E82">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>198</v>
       </c>
       <c r="B83" t="s">
         <v>199</v>
       </c>
       <c r="C83" t="s">
         <v>61</v>
       </c>
       <c r="D83" t="s">
         <v>8</v>
       </c>
       <c r="E83">
         <v>2.1</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>200</v>
       </c>
       <c r="B84" t="s">
         <v>201</v>
       </c>
       <c r="C84" t="s">
         <v>61</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
       <c r="E84">
         <v>2.1</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
         <v>202</v>
       </c>
       <c r="B85" t="s">
         <v>203</v>
       </c>
       <c r="C85" t="s">
-        <v>204</v>
+        <v>61</v>
       </c>
       <c r="D85" t="s">
         <v>8</v>
       </c>
       <c r="E85">
         <v>2.1</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
+        <v>204</v>
+      </c>
+      <c r="B86" t="s">
         <v>205</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" t="s">
         <v>206</v>
       </c>
-      <c r="C86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D86" t="s">
         <v>8</v>
       </c>
       <c r="E86">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>207</v>
       </c>
       <c r="B87" t="s">
         <v>208</v>
       </c>
       <c r="C87" t="s">
-        <v>209</v>
+        <v>48</v>
       </c>
       <c r="D87" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
+        <v>209</v>
+      </c>
+      <c r="B88" t="s">
         <v>210</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="D88" t="s">
         <v>12</v>
       </c>
       <c r="E88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
+        <v>212</v>
+      </c>
+      <c r="B89" t="s">
         <v>213</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="D89" t="s">
         <v>12</v>
       </c>
       <c r="E89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
+        <v>215</v>
+      </c>
+      <c r="B90" t="s">
         <v>216</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C90" t="s">
         <v>217</v>
       </c>
-      <c r="C90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D90" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
         <v>218</v>
       </c>
       <c r="B91" t="s">
         <v>219</v>
       </c>
       <c r="C91" t="s">
         <v>32</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
       <c r="E91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>220</v>
       </c>
       <c r="B92" t="s">
         <v>221</v>
       </c>
       <c r="C92" t="s">
-        <v>222</v>
+        <v>32</v>
       </c>
       <c r="D92" t="s">
         <v>8</v>
       </c>
       <c r="E92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
+        <v>222</v>
+      </c>
+      <c r="B93" t="s">
         <v>223</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D93" t="s">
         <v>8</v>
       </c>
       <c r="E93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>225</v>
       </c>
       <c r="B94" t="s">
         <v>226</v>
       </c>
       <c r="C94" t="s">
-        <v>88</v>
+        <v>32</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
         <v>227</v>
       </c>
       <c r="B95" t="s">
         <v>228</v>
       </c>
       <c r="C95" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
       <c r="E95">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
         <v>229</v>
       </c>
       <c r="B96" t="s">
         <v>230</v>
       </c>
       <c r="C96" t="s">
-        <v>172</v>
+        <v>26</v>
       </c>
       <c r="D96" t="s">
         <v>8</v>
       </c>
       <c r="E96">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
         <v>231</v>
       </c>
       <c r="B97" t="s">
         <v>232</v>
       </c>
       <c r="C97" t="s">
-        <v>48</v>
+        <v>172</v>
       </c>
       <c r="D97" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E97">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
         <v>233</v>
       </c>
       <c r="B98" t="s">
         <v>234</v>
       </c>
       <c r="C98" t="s">
-        <v>161</v>
+        <v>48</v>
       </c>
       <c r="D98" t="s">
         <v>12</v>
       </c>
       <c r="E98">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
         <v>235</v>
       </c>
       <c r="B99" t="s">
         <v>236</v>
       </c>
       <c r="C99" t="s">
         <v>161</v>
       </c>
       <c r="D99" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
         <v>237</v>
       </c>
       <c r="B100" t="s">
         <v>238</v>
       </c>
       <c r="C100" t="s">
         <v>161</v>
       </c>
       <c r="D100" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
         <v>239</v>
       </c>
       <c r="B101" t="s">
         <v>240</v>
       </c>
       <c r="C101" t="s">
-        <v>21</v>
+        <v>161</v>
       </c>
       <c r="D101" t="s">
         <v>12</v>
       </c>
       <c r="E101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
         <v>241</v>
       </c>
       <c r="B102" t="s">
         <v>242</v>
       </c>
       <c r="C102" t="s">
-        <v>243</v>
+        <v>21</v>
       </c>
       <c r="D102" t="s">
         <v>12</v>
       </c>
       <c r="E102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
+        <v>243</v>
+      </c>
+      <c r="B103" t="s">
         <v>244</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="D103" t="s">
         <v>12</v>
       </c>
       <c r="E103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
         <v>246</v>
       </c>
       <c r="B104" t="s">
         <v>247</v>
       </c>
       <c r="C104" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D104" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E104">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
         <v>248</v>
       </c>
       <c r="B105" t="s">
         <v>249</v>
       </c>
       <c r="C105" t="s">
-        <v>26</v>
+        <v>245</v>
       </c>
       <c r="D105" t="s">
         <v>8</v>
       </c>
       <c r="E105">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
         <v>250</v>
       </c>
       <c r="B106" t="s">
         <v>251</v>
       </c>
       <c r="C106" t="s">
         <v>26</v>
       </c>
       <c r="D106" t="s">
         <v>8</v>
       </c>
       <c r="E106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
         <v>252</v>
       </c>
       <c r="B107" t="s">
         <v>253</v>
       </c>
       <c r="C107" t="s">
         <v>26</v>
       </c>
       <c r="D107" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
         <v>254</v>
       </c>
       <c r="B108" t="s">
         <v>255</v>
       </c>
       <c r="C108" t="s">
         <v>26</v>
       </c>
       <c r="D108" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E108">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" t="s">
+        <v>256</v>
+      </c>
+      <c r="B109" t="s">
+        <v>257</v>
+      </c>
+      <c r="C109" t="s">
+        <v>26</v>
+      </c>
+      <c r="D109" t="s">
+        <v>8</v>
+      </c>
+      <c r="E109">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>