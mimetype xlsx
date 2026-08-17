--- v0 (2026-06-26)
+++ v1 (2026-08-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV073811</t>
   </si>
   <si>
     <t>Astuto, J., &amp; Allen, L. (2018). Learning more about home visitation: RCT evaluation of the Parent Child+ Program for Latino Spanish speaking children of immigrants. Technical Report. (Study 2). https://parentchildplus.org/wp-content/uploads/2024/04/study-2-astuto-allen-technical-report-final2018.pdf</t>
   </si>
   <si>
     <t>ParentChild+® Family Home Visiting Model</t>
   </si>
   <si>
@@ -266,50 +266,59 @@
   <si>
     <t>Landry, S. H., Smith, K. E., &amp; Swank, P. R. (2006). Responsive parenting: Establishing early foundations for social, communication, and independent problem-solving skills. Developmental Psychology, 42(4), 627-42.</t>
   </si>
   <si>
     <t>Play and Learning Strategies (PALS)</t>
   </si>
   <si>
     <t>WWHV014209</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., &amp; Guttentag, C. (2008). A responsive parenting intervention: The optimal timing across early childhood for impacting maternal behaviors and child outcomes. Developmental Psychology, 44(5), 1335-1353.</t>
   </si>
   <si>
     <t>WWHV027973</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2012). The effects of a responsive parenting intervention on parent-child interactions during shared book reading. Developmental Psychology, 48(4), 969–986.</t>
   </si>
   <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
+    <t>WWHV095820</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., Nisbet, K. M., &amp; Schmidt, M. C. (2024). Randomized controlled trial of the parents as teacher home visiting program: Outcomes of the intervention on families at six month follow-up. Children and Youth Services Review. 165, 107875. https://doi.org/10.1016/j.childyouth.2024.107875</t>
+  </si>
+  <si>
+    <t>Parents as Teachers (PAT)®</t>
+  </si>
+  <si>
     <t>WWHV080988</t>
   </si>
   <si>
     <t>Lind, T., Bernard, K., Yarger, H. A., &amp; Dozier, M. (2020). Promoting compliance in children referred to child protective services: A randomized clinical trial. Child Development, 91(2), 563–576. https://doi.org/10.1111/cdev.13207</t>
   </si>
   <si>
     <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
   </si>
   <si>
     <t>WWHV003466</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C., Schochet, P., Brooks-Gunn, J., Boller,  K., et al. (2001). Building their  futures: How Early Head Start programs are enhancing the lives of infants and  toddlers in low-income families. Summary report. Report to Commissioner’s  Office of Research and Evaluation, Head Start Bureau, Administration on  Children, Youth and Families, and Department of Health and Human Services.  Princeton, NJ: Mathematica Policy Research.</t>
   </si>
   <si>
     <t>WWHV003856</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C. M., Schochet, P. Z., Brooks-Gunn, J., Paulsell, D., et al. (2002). Making a difference in the lives of infants and toddlers and their families: The impacts of Early Head Start. Volumes I-III: Final technical report [and] appendixes [and] local contributions to understanding the programs and their impacts. Washington, DC: U.S. Department of Health and Human Services, Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV014289</t>
   </si>
   <si>
     <t>Lunkenheimer, E. S., Dishion, T. J., Shaw, D. S., Connell, A. M., Gardner, F., Wilson, M. N., &amp; Skuban, E. M. (2008). Collateral benefits of the family check-up on early childhood school readiness: Indirect effects of parents’ positive behavior support. Developmental Psychology, 44(6), 1737–1752.</t>
@@ -408,53 +417,50 @@
     <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
   </si>
   <si>
     <t>WWHV089835</t>
   </si>
   <si>
     <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV058030</t>
   </si>
   <si>
     <t>Pfannenstiel, J. (2015). Evaluation of the i3 validation of improving education outcomes for American Indian children. Unpublished manuscript. Overland Park, KS: Research &amp; Training Associates, Inc.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Parents as Teachers (PAT)®</t>
   </si>
   <si>
     <t>WWHV059089</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 1: Randomized controlled trial]. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045798</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at twelve months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045800</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at twenty-four months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV033866</t>
   </si>
   <si>
     <t>Roggman, L. A., &amp; Cook, G. A. (2010). Attachment, aggression, and family risk in a low-income sample. Family Science, 1(3), 191-204. doi:10.1080/19424620.2010.567829</t>
   </si>
@@ -860,54 +866,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E70"/>
+  <dimension ref="A1:E71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E70"/>
+      <selection activeCell="A1" sqref="A1:E71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="603.853" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -1430,682 +1436,699 @@
       </c>
       <c r="B32" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E33" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>30</v>
+        <v>89</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E37" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E38" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C39" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B39" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D39" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E39" s="1">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E40" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E41" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E42" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E43" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E44" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>62</v>
+        <v>113</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E45" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>117</v>
+        <v>62</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C49" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="B49" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D49" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E49" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E50" s="1">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E51" s="1">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E52" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E53" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>132</v>
+        <v>57</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E54" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>40</v>
+        <v>86</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E55" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="1" t="s">
         <v>135</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E56" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="1" t="s">
         <v>137</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E57" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E58" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="1" t="s">
         <v>141</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>143</v>
+        <v>30</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B60" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="B60" s="1" t="s">
+      <c r="C60" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="C60" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D60" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E63" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E64" s="1">
-        <v>2.2</v>
+        <v>2</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>132</v>
+        <v>30</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E65" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="1" t="s">
         <v>156</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="1" t="s">
         <v>158</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>