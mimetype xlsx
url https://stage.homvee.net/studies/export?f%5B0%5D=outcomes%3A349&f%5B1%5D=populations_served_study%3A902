--- v0 (2026-06-15)
+++ v1 (2026-10-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV003775</t>
   </si>
   <si>
     <t>Duggan, A., Caldera, D., Rodriguez, K., Burrell, L., Rohde, C., &amp;  Crowne, S. S. (2007). Impact of a statewide home visiting program to prevent  child abuse. Child Abuse &amp; Neglect,  31(8), 801–827.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
@@ -84,50 +84,59 @@
     <t>Fergusson, D. M., Horwood, L. J., Grant, H., &amp; Ridder, E. M. (2005). Early start evaluation report. Christchurch, NZ: Early Start Project Ltd.</t>
   </si>
   <si>
     <t>Early Start (New Zealand)</t>
   </si>
   <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
     <t>Promoting First Relationships®</t>
   </si>
   <si>
     <t>WWHV027975</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Krysik,  J. (2011). Randomized trial of the Healthy Families Arizona home visiting  program. Children and Youth Services Review, 33(10), 1761–1766.</t>
   </si>
   <si>
     <t>WWHV065647</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Lopez, D. (2020). A randomized controlled trial of healthy families: 6-month and 1-year follow-up. Prevention science, 21(1), 25-35. https://doi:10.1007/s11121-018-0931-4</t>
+  </si>
+  <si>
+    <t>WWHV095820</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., Nisbet, K. M., &amp; Schmidt, M. C. (2024). Randomized controlled trial of the parents as teacher home visiting program: Outcomes of the intervention on families at six month follow-up. Children and Youth Services Review. 165, 107875. https://doi.org/10.1016/j.childyouth.2024.107875</t>
+  </si>
+  <si>
+    <t>Parents as Teachers (PAT)®</t>
   </si>
   <si>
     <t>WWHV081065</t>
   </si>
   <si>
     <t>Lind, T. (2017). Intervening to enhance emotion regulation: Early childhood adversity, parent-child mutual positive affect, and later child regulation capabilities (Publication No. 1972774602) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
   </si>
   <si>
     <t>WWHV080988</t>
   </si>
   <si>
     <t>Lind, T., Bernard, K., Yarger, H. A., &amp; Dozier, M. (2020). Promoting compliance in children referred to child protective services: A randomized clinical trial. Child Development, 91(2), 563–576. https://doi.org/10.1111/cdev.13207</t>
   </si>
   <si>
     <t>WWHV014408</t>
   </si>
   <si>
     <t>Mitchell-Herzfeld, S., Izzo, C., Greene, R., Lee, E., &amp; Lowenfels, A. (2005). Evaluation of Healthy Families New York (HFNY): First year program impacts. Albany, NY: University at Albany, Center for Human Services Research.</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
@@ -500,54 +509,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E18"/>
+  <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E18"/>
+      <selection activeCell="A1" sqref="A1:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="373.909" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -665,203 +674,220 @@
       </c>
       <c r="C8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E9" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E12" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E13" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E14" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E15" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E16" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>