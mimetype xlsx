--- v0 (2026-05-22)
+++ v1 (2026-07-18)
@@ -12,749 +12,662 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
-    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
+    <t>WWHV073811</t>
+  </si>
+  <si>
+    <t>Astuto, J., &amp; Allen, L. (2018). Learning more about home visitation: RCT evaluation of the Parent Child+ Program for Latino Spanish speaking children of immigrants. Technical Report. (Study 2). https://parentchildplus.org/wp-content/uploads/2024/04/study-2-astuto-allen-technical-report-final2018.pdf</t>
+  </si>
+  <si>
+    <t>WWHV014613</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., &amp; Piotrkowski, C. S. (1996). Parents and children through the school years: The effects of the home instruction program for preschool youngsters. New York: National Council of Jewish Women, Center for the Child.</t>
+  </si>
+  <si>
+    <t>WWHV029496</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
+  </si>
+  <si>
+    <t>Family Spirit®</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
-    <t>WWHV073811</t>
-[...14 lines deleted...]
-    <t>Home Instruction for Parents of Preschool Youngsters (HIPPY)®</t>
+    <t>WWHV047724</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
+  </si>
+  <si>
+    <t>WWHV045811</t>
+  </si>
+  <si>
+    <t>Bernard, K., Yarger, H. A., Meade, E. B., Wallin, A., &amp; Dozier, M. (2015). Enhancing sensitivity and positive regard among parents of children adopted internationally: Long-term effects from a randomized clinical trial. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV037116</t>
+  </si>
+  <si>
+    <t>Boyd, A. (1997). Parents as first teachers pilot project evaluation (PAFT) : Report on Whangarei region: Final complete draft. Wellington: Ministry of Education.</t>
+  </si>
+  <si>
+    <t>WWHV038491</t>
+  </si>
+  <si>
+    <t>Brennan, L. M., Shelleby, E. C., Shaw, D. S., Gardner, F., Dishion, T. J., &amp; Wilson, M. (2013). Indirect effects of the family check-Up on school-age academic achievement through improvements in parenting in early childhood. Journal of Educational Psychology, 105(3), 762.</t>
+  </si>
+  <si>
+    <t>WWHV003774</t>
+  </si>
+  <si>
+    <t>Caldera, D., Burrell, L., Rodriguez, K., Crowne, S. S., Rohde, C., &amp; Duggan, A. (2007). Impact of a statewide home visiting program on parenting and on child health and development. Child Abuse &amp; Neglect, 31(8), 829–852. doi:10.1016/j.chiabu.2007.02.008</t>
+  </si>
+  <si>
+    <t>WWHV037119</t>
+  </si>
+  <si>
+    <t>Campbell, K. I., &amp; Silva, P. A. (1997). Parents as first teachers pilot programme evaluation : Age three assessments. Final report to the ministry of education on the Dunedin and Gisborne/East coast areas. Wellington: Ministry of Education.</t>
+  </si>
+  <si>
+    <t>WWHV016219</t>
+  </si>
+  <si>
+    <t>Caughy, M. O., Huang, K., Miller, T., &amp; Genevro, J. L. (2004). The effects of Healthy Steps for Young Children Program: Results from observations of parenting and child development. Early Childhood Research Quarterly, 19(4), 611–630.</t>
+  </si>
+  <si>
+    <t>WWHV016711</t>
+  </si>
+  <si>
+    <t>Caughy, M. O., Miller, T., Genevro, J. L., Huang, K., &amp; Nautiyal, C. (2003). The effects of Healthy Steps on discipline strategies of parents of young children. Journal of Applied Developmental Psychology, 24(5), 517–534.</t>
+  </si>
+  <si>
+    <t>WWHV050820</t>
+  </si>
+  <si>
+    <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2015). Proactive parenting and children's effortful control: Mediating role of language and indirect intervention effects. Social Development, 24(1), 206-223.</t>
+  </si>
+  <si>
+    <t>WWHV058622</t>
+  </si>
+  <si>
+    <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2016). The long-term effectiveness of the family check-up on peer preference: Parent-child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology. Advance online publication.</t>
+  </si>
+  <si>
+    <t>WWHV039454</t>
+  </si>
+  <si>
+    <t>Chazan-Cohen, R., Raikes, H. H., &amp; Vogel, C. (2013). V. Program subgroups: Patterns of impacts for home-based, center-based, and mixed-approach programs. Monographs of the Society for Research in Child Development, 78(1), 93-109.</t>
+  </si>
+  <si>
+    <t>WWHV003715</t>
+  </si>
+  <si>
+    <t>Culp, A. M., Culp, R. E., Hechtner-Galvin, T., Howell, C. S., Saathoff-Wells, T., &amp; Marr, P. (2004). First-time mothers in home visitation services utilizing child development specialists. Infant Mental Health Journal, 25(1), 1-15. doi:10.1002/imhj.10086.</t>
+  </si>
+  <si>
+    <t>WWHV047173</t>
+  </si>
+  <si>
+    <t>Dishion, T. J., Mun, C. J., Drake, E. C., Tein, J. Y., Shaw, D. S., &amp; Wilson, M. (2015). A transactional approach to preventing early childhood neglect: The family check-up as a public health strategy. Development and Psychopathology, 27(4 Pt. 2), 1647.</t>
+  </si>
+  <si>
+    <t>WWHV014296</t>
+  </si>
+  <si>
+    <t>Dishion, T. J., Shaw, D., Connell, A., Gardner, F., Weaver, C., &amp; Wilson, M. (2008). The family check-up with high-risk indigent families: Preventing problem behavior by increasing parents’ positive behavior support in early childhood. Child Development, 79(5), 1395–1414.</t>
+  </si>
+  <si>
+    <t>WWHV040830</t>
+  </si>
+  <si>
+    <t>Dodge, K. A., Goodman, W. B., Murphy, R. A., O’Donnell, K., Sato, J., &amp; Guptill, S. (2014). Implementation and randomized controlled trial evaluation of universal postnatal nurse home visiting. American Journal of Public Health, 104(S1), S136–S143.</t>
+  </si>
+  <si>
+    <t>WWHV062320</t>
+  </si>
+  <si>
+    <t>Doyle, O., Harmon, C., Heckman, J. J., Logue, C., &amp; Moon, S. H. (2017). Early skill formation and the efficiency of parental investment: A randomized controlled trial of home visiting. Labour Economics, 45, 40-58.</t>
+  </si>
+  <si>
+    <t>WWHV003775</t>
+  </si>
+  <si>
+    <t>Duggan, A., Caldera, D., Rodriguez, K., Burrell, L., Rohde, C., &amp;  Crowne, S. S. (2007). Impact of a statewide home visiting program to prevent  child abuse. Child Abuse &amp; Neglect,  31(8), 801–827.</t>
+  </si>
+  <si>
+    <t>WWHV015375</t>
+  </si>
+  <si>
+    <t>Duggan, A., Fuddy, L., McFarlane, E., Burrell, L., Windham, A., Higman, S., &amp; Sia, C. (2004). Evaluating a statewide home visiting program to prevent child abuse in at-risk families of newborns: Fathers’ participation and outcomes. Child Maltreatment, 9(1), 3–17.</t>
+  </si>
+  <si>
+    <t>WWHV012830</t>
+  </si>
+  <si>
+    <t>Duggan, A., McFarlane, E., Fuddy, L., Burrell, L., Higman, S. M., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program: Impact in preventing child abuse and neglect. Child Abuse &amp; Neglect, 28(6), 597–622.</t>
+  </si>
+  <si>
+    <t>WWHV014665</t>
+  </si>
+  <si>
+    <t>Duggan,  A. K., McFarlane, E. C., Windham, A. M., Rohde, C. A., Salkever, D. S., Fuddy,  L., et al. (1999). Evaluation of Hawaii’s  Healthy Start program. Future of  Children, 9(1), 66–90; discussion 177–178.</t>
+  </si>
+  <si>
+    <t>WWHV073815</t>
+  </si>
+  <si>
+    <t>Easterbrooks, M. A., Fauth, R. C., Menon, M., Stargel, L. E., &amp; Kotake, C. (n.d.). The Massachusetts Healthy Families Evaluation Phase 2 (MHFE-2): Time 6 summary report. Tufts Interdisciplinary Evaluation Research, Tufts University.</t>
+  </si>
+  <si>
+    <t>WWHV014620</t>
+  </si>
+  <si>
+    <t>Fergusson, D. M., Horwood, L. J., Grant, H., &amp; Ridder, E. M. (2005). Early start evaluation report. Christchurch, NZ: Early Start Project Ltd.</t>
+  </si>
+  <si>
+    <t>WWHV073853</t>
+  </si>
+  <si>
+    <t>Goldfeld, S., Price, A., Smith, C., Bruce, T., Bryson, H., Mensah, F., Orsini, F., Gold, L., Hiscock, H., Bishop, L., Smith, A., Perlen, S., &amp; Kemp, L. (2019). Nurse home visiting for families experiencing adversity: A randomized trial. Pediatrics, 143(1). https://doi.org/10.1542/peds.2018-1206</t>
+  </si>
+  <si>
+    <t>WWHV069945</t>
+  </si>
+  <si>
+    <t>Green, J., Charman, T., Pickles, A., Wan, M. W., Elsabbagh, M., Slonims, V., . . . Jones, E. J. (2015). Parent-mediated intervention versus no intervention for infants at high risk of autism: A parallel, single-blind, randomized trial. The Lancet Psychiatry, 2(2), 133–140.</t>
+  </si>
+  <si>
+    <t>WWHV043933</t>
+  </si>
+  <si>
+    <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
+  </si>
+  <si>
+    <t>WWHV065747</t>
+  </si>
+  <si>
+    <t>Haines, J., Douglas, S., Mirotta, J. A., O’Kane, C., Breau, R., Walton, K., Krystia, O., Chamoun, E., Annis, A., Darlington, G. A., Buchholz, A. C., Duncan, A. M., Vallis, L. A., Spriet, L. L., Mutch, D. M., Brauer, P., Allen-Vercoe, E., Taveras, E. M., Ma, D. W. L., &amp; the Guelph Family Health Study. (2018). Guelph Family Health Study: Pilot study of a home-based obesity prevention intervention [Study 1: Four home visits]. Canadian Journal of Public Health, 109(4), 549–560. https://doi.org/10.17269/s41997-018-0072-3</t>
+  </si>
+  <si>
+    <t>WWHV074927</t>
+  </si>
+  <si>
+    <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
+  </si>
+  <si>
+    <t>WWHV095265</t>
+  </si>
+  <si>
+    <t>Hruska, V., Darlington, G., Haines, J., &amp; Ma, D. W.L. (2020). Parent stress as a consideration in childhood obesity prevention: Results from the Guelph Family Health Study, a pilot randomized controlled trial [Study 1: Four home visits]. Nutrients, 12(6), 1835. https://doi.org/10.3390/nu12061835</t>
+  </si>
+  <si>
+    <t>WWHV058190</t>
+  </si>
+  <si>
+    <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
+  </si>
+  <si>
+    <t>WWHV004092</t>
+  </si>
+  <si>
+    <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. L. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
+  </si>
+  <si>
+    <t>WWHV028652</t>
+  </si>
+  <si>
+    <t>Kemp, L., Harris, E., McMahon, C., Matthey, S., Vimpani, G., Anderson, T., Schmied, V., Aslam, H., &amp; Zapart, S. (2011). Child and family outcomes of a long-term nurse home visitation programme: A randomised controlled trial. Archives of Disease in Childhood, 96, 533-540.</t>
+  </si>
+  <si>
+    <t>WWHV003621</t>
+  </si>
+  <si>
+    <t>Kitzman, H., Olds, D. L., Henderson, C. R., Hanks, C., Cole, R., Tatelbaum, R., et al. (1997). Effect of prenatal and infancy home visitation by nurses on pregnancy outcomes, childhood injuries, and repeated childbearing. A randomized controlled trial. JAMA: The Journal of the American Medical Association, 278(8), 644–652.</t>
+  </si>
+  <si>
+    <t>WWHV069834</t>
+  </si>
+  <si>
+    <t>Klein Velderman, M., Bakermans‐Kranenburg, M. J., Juffer, F., Van IJzendoorn, M. H., Mangelsdorf, S. C., &amp; Zevalkink, J. (2006). Preventing preschool externalizing behavior problems through video‐feedback intervention in infancy. Infant Mental Health Journal, 27(5), 466-493.</t>
+  </si>
+  <si>
+    <t>WWHV012751</t>
+  </si>
+  <si>
+    <t>Klein Velderman, M., Bakermans-Kranenburg, M. J., Juffer, F., &amp; van IJzendoorn, M. H. (2006). Effects of attachment-based interventions on maternal sensitivity and infant attachment: Differential susceptibility of highly reactive infants. Journal of Family Psychology, 20(2), 266-274.</t>
+  </si>
+  <si>
+    <t>WWHV004143</t>
+  </si>
+  <si>
+    <t>Klinnert, M. D., Liu, A. H., Pearson, M. R., Ellison, M. C., Budhiraja, N., &amp; Robinson, J. L. (2005). Short-term impact of a randomized multifaceted intervention for wheezing infants in low-income families. Archives of Pediatrics &amp; Adolescent Medicine, 159(1), 75-82.</t>
+  </si>
+  <si>
+    <t>WWHV004059</t>
+  </si>
+  <si>
+    <t>Koniak-Griffin, D.,  Anderson, N. L., Brecht, M. L., Verzemnieks, I., Lesser, J., &amp; Kim, S.  (2002). Public health nursing care for adolescent mothers: Impact on infant  health and selected maternal outcomes at 1 year postbirth. Journal of Adolescent Health: Official Publication of the Society for  Adolescent Medicine, 30(1), 44–54.</t>
+  </si>
+  <si>
+    <t>WWHV011552</t>
+  </si>
+  <si>
+    <t>Koniak-Griffin, D., Anderson, N. L., Verzemnieks, I., &amp; Brecht, M. L. (2000). A public health nursing early intervention program for adolescent mothers: Outcomes from pregnancy through 6 weeks postpartum. Nursing Research, 49(3), 130–138.</t>
+  </si>
+  <si>
+    <t>WWHV003915</t>
+  </si>
+  <si>
+    <t>Koniak-Griffin, D.,  Verzemnieks, I. L., Anderson, N. L., Brecht, M. L., Lesser, J., Kim, S., et al.  (2003). Nurse visitation for adolescent mothers: Two-year infant health and  maternal outcomes. Nursing Research, 52(2), 127–136.</t>
+  </si>
+  <si>
+    <t>WWHV014220</t>
+  </si>
+  <si>
+    <t>Landry, S. H., Smith, K. E., &amp; Swank, P. R. (2006). Responsive parenting: Establishing early foundations for social, communication, and independent problem-solving skills. Developmental Psychology, 42(4), 627-42.</t>
+  </si>
+  <si>
+    <t>WWHV014209</t>
+  </si>
+  <si>
+    <t>Landry, S. H., Smith, K. E., Swank, P. R., &amp; Guttentag, C. (2008). A responsive parenting intervention: The optimal timing across early childhood for impacting maternal behaviors and child outcomes. Developmental Psychology, 44(5), 1335-1353.</t>
+  </si>
+  <si>
+    <t>WWHV027973</t>
+  </si>
+  <si>
+    <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2012). The effects of a responsive parenting intervention on parent-child interactions during shared book reading. Developmental Psychology, 48(4), 969–986.</t>
+  </si>
+  <si>
+    <t>WWHV014629</t>
+  </si>
+  <si>
+    <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
+  </si>
+  <si>
+    <t>WWHV027975</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., &amp; Krysik,  J. (2011). Randomized trial of the Healthy Families Arizona home visiting  program. Children and Youth Services Review, 33(10), 1761–1766.</t>
+  </si>
+  <si>
+    <t>WWHV065647</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., &amp; Lopez, D. (2020). A randomized controlled trial of healthy families: 6-month and 1-year follow-up. Prevention science, 21(1), 25-35. https://doi:10.1007/s11121-018-0931-4</t>
+  </si>
+  <si>
+    <t>WWHV081065</t>
+  </si>
+  <si>
+    <t>Lind, T. (2017). Intervening to enhance emotion regulation: Early childhood adversity, parent-child mutual positive affect, and later child regulation capabilities (Publication No. 1972774602) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
+  </si>
+  <si>
+    <t>WWHV080988</t>
+  </si>
+  <si>
+    <t>Lind, T., Bernard, K., Yarger, H. A., &amp; Dozier, M. (2020). Promoting compliance in children referred to child protective services: A randomized clinical trial. Child Development, 91(2), 563–576. https://doi.org/10.1111/cdev.13207</t>
+  </si>
+  <si>
+    <t>WWHV011100</t>
+  </si>
+  <si>
+    <t>Llewellyn, G., McConnell, D., Honey, A., Mayes, R., &amp; Russo, D. (2003). Promoting health and home safety for children of parents with intellectual disability: A randomized controlled trial. Research in Developmental Disabilities, 24(6), 405-431.</t>
+  </si>
+  <si>
+    <t>WWHV003466</t>
+  </si>
+  <si>
+    <t>Love, J., Kisker, E., Ross, C., Schochet, P., Brooks-Gunn, J., Boller,  K., et al. (2001). Building their  futures: How Early Head Start programs are enhancing the lives of infants and  toddlers in low-income families. Summary report. Report to Commissioner’s  Office of Research and Evaluation, Head Start Bureau, Administration on  Children, Youth and Families, and Department of Health and Human Services.  Princeton, NJ: Mathematica Policy Research.</t>
+  </si>
+  <si>
+    <t>WWHV003856</t>
+  </si>
+  <si>
+    <t>Love, J., Kisker, E., Ross, C. M., Schochet, P. Z., Brooks-Gunn, J., Paulsell, D., et al. (2002). Making a difference in the lives of infants and toddlers and their families: The impacts of Early Head Start. Volumes I-III: Final technical report [and] appendixes [and] local contributions to understanding the programs and their impacts. Washington, DC: U.S. Department of Health and Human Services, Head Start Bureau.</t>
+  </si>
+  <si>
+    <t>WWHV014289</t>
+  </si>
+  <si>
+    <t>Lunkenheimer, E. S., Dishion, T. J., Shaw, D. S., Connell, A. M., Gardner, F., Wilson, M. N., &amp; Skuban, E. M. (2008). Collateral benefits of the family check-up on early childhood school readiness: Indirect effects of parents’ positive behavior support. Developmental Psychology, 44(6), 1737–1752.</t>
+  </si>
+  <si>
+    <t>WWHV065542</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Elkins, T., Dietrich, M. S., &amp; Riggs, A. (2018). The efficacy of using peer mentors to improve maternal and infant health outcomes in Hispanic families: Findings from a randomized clinical trial. Maternal &amp; Child Health Journal, 22(1), 92-104. https://doi.org/10.1007/s10995-018-2532-z</t>
+  </si>
+  <si>
+    <t>WWHV094349</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (unpublished manuscript). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: Findings from a randomized clinical trial.</t>
+  </si>
+  <si>
+    <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
+  </si>
+  <si>
+    <t>WWHV095221</t>
+  </si>
+  <si>
+    <t>Mersky, J. P., Janczewski, C. E., Plummer Lee, C., Gilbert, R. M., McAtee, C., &amp; Yasin, T. (2021). Home visiting effects on breastfeeding and bedsharing in a low-income sample. [Study 2]. Health Education &amp; Behavior, 48(4), 488–495. https://doi.org/10.1177/1090198120964197.</t>
+  </si>
+  <si>
+    <t>WWHV095268</t>
+  </si>
+  <si>
+    <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
+  </si>
+  <si>
+    <t>WWHV095269</t>
+  </si>
+  <si>
+    <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
+  </si>
+  <si>
+    <t>WWHV090061</t>
+  </si>
+  <si>
+    <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 1-EHS contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
+  </si>
+  <si>
+    <t>WWHV095270</t>
+  </si>
+  <si>
+    <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 4-PAT contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac…</t>
+  </si>
+  <si>
+    <t>WWHV003589</t>
+  </si>
+  <si>
+    <t>Minkovitz, C., Strobino, D., Hughart, N., Scharfstein, D., Guyer, B., &amp; Healthy Steps Evaluation Team (2001). Early effects of the Healthy Steps for Young Children Program. Archives of Pediatrics &amp; Adolescent Medicine, 155(4), 470–479.</t>
+  </si>
+  <si>
+    <t>WWHV014560</t>
+  </si>
+  <si>
+    <t>Minkovitz, C. S., Strobino, D., Mistry, K. B., Scharfstein, D. O., Grason, H., Hou, W., Guyer, B. (2007). Healthy Steps for Young Children: Sustained results at 5.5 years. Pediatrics, 120(3), 658–668.</t>
+  </si>
+  <si>
+    <t>WWHV014408</t>
+  </si>
+  <si>
+    <t>Mitchell-Herzfeld, S., Izzo, C., Greene, R., Lee, E., &amp; Lowenfels, A. (2005). Evaluation of Healthy Families New York (HFNY): First year program impacts. Albany, NY: University at Albany, Center for Human Services Research.</t>
+  </si>
+  <si>
+    <t>WWHV012661</t>
+  </si>
+  <si>
+    <t>Necoechea, D. M. (2007). Children at-risk for poor school readiness: The  effect of an early intervention home visiting program on children and parents. Dissertation Abstracts International Section  A: Humanities and Social Sciences, 68 (6-A), 2311.  (Dissertation Abstract: 2007-99230-512)</t>
+  </si>
+  <si>
+    <t>WWHV069793</t>
+  </si>
+  <si>
+    <t>Negrão, M., Pereira, M., Soares, I., &amp; Mesman, J. (2014). Enhancing positive parent-child interactions and family functioning in a poverty sample: A randomized control trial. Attachment &amp; Human Development, 16(4), 315-328.</t>
+  </si>
+  <si>
+    <t>WWHV014420</t>
+  </si>
+  <si>
+    <t>Olds, D. L., Henderson Jr., C. R., Chamberlin, R., &amp; Tatelbaum, R. (1986). Preventing child abuse and neglect: A randomized trial of nurse home visitation. Pediatrics, 78, 65–78.</t>
+  </si>
+  <si>
+    <t>WWHV003573</t>
+  </si>
+  <si>
+    <t>Olds, D. L., Henderson, C. R., &amp; Kitzman, H. (1994). Does prenatal and infancy nurse home visitation have enduring effects on qualities of parental caregiving and child health at 25 to 50 months of life? Pediatrics, 93(1), 89–98.</t>
+  </si>
+  <si>
+    <t>WWHV003754</t>
+  </si>
+  <si>
+    <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
+  </si>
+  <si>
+    <t>WWHV003646</t>
+  </si>
+  <si>
+    <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
+  </si>
+  <si>
+    <t>WWHV074928</t>
+  </si>
+  <si>
+    <t>Orri, M., Cote, S. M., Tremblay, R. E., &amp; Doyle, O. (2019). Impact of an early childhood intervention on the home environment, and subsequent effects on child cognitive and emotional development: A secondary analysis. Plos One, 14(7), Article e0219133.</t>
+  </si>
+  <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
+    <t>WWHV089835</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
+  </si>
+  <si>
+    <t>WWHV069657</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
+  </si>
+  <si>
+    <t>WWHV073828</t>
+  </si>
+  <si>
+    <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
+  </si>
+  <si>
+    <t>WWHV056026</t>
+  </si>
+  <si>
+    <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
+  </si>
+  <si>
+    <t>WWHV087412</t>
+  </si>
+  <si>
+    <t>Perrone, L., Imrisek, S. D., Dash, A., Rodriguez, M., Monticciolo, E., &amp; Bernard, K. (2021). Changing parental depression and sensitivity: Randomized clinical trial of ABC's effectiveness in the community. Development and Psychopathology, 33(3), 1026-1040. https://doi.org/10.1017/S0954579420000310</t>
+  </si>
+  <si>
+    <t>WWHV058030</t>
+  </si>
+  <si>
+    <t>Pfannenstiel, J. (2015). Evaluation of the i3 validation of improving education outcomes for American Indian children. Unpublished manuscript. Overland Park, KS: Research &amp; Training Associates, Inc.</t>
+  </si>
+  <si>
+    <t>WWHV059089</t>
+  </si>
+  <si>
+    <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 1: Randomized controlled trial]. Dublin, Ireland: UCD Geary Institute.</t>
+  </si>
+  <si>
+    <t>WWHV045798</t>
+  </si>
+  <si>
+    <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at twelve months. Dublin, Ireland: UCD Geary Institute.</t>
+  </si>
+  <si>
+    <t>WWHV045800</t>
+  </si>
+  <si>
+    <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at twenty-four months. Dublin, Ireland: UCD Geary Institute.</t>
+  </si>
+  <si>
+    <t>WWHV047989</t>
+  </si>
+  <si>
+    <t>Poslawsky, I. E., Naber, F. B., Bakermans-Kranenburg, M. J., van Daalen, E., van Engeland, H., &amp; van IJzendoorn, M. H. (2015). Video-feedback Intervention to promote Positive Parenting adapted to Autism (VIPP-AUTI): A randomized controlled trial. Autism, 19(5), 588–603.</t>
+  </si>
+  <si>
+    <t>WWHV033866</t>
+  </si>
+  <si>
+    <t>Roggman, L. A., &amp; Cook, G. A. (2010). Attachment, aggression, and family risk in a low-income sample. Family Science, 1(3), 191-204. doi:10.1080/19424620.2010.567829</t>
+  </si>
+  <si>
+    <t>WWHV038829</t>
+  </si>
+  <si>
+    <t>Sadler, L. S., Slade, A., Close, N., Webb, D. L., Simpson, T., Fennie, K., &amp; Mayes, L. C. (2013). Minding the Baby: Enhancing reflectiveness to improve early health and relationship outcomes in an interdisciplinary home-visiting program. Infant Mental Health Journal, 34(5), 391-405.</t>
+  </si>
+  <si>
+    <t>WWHV040837</t>
+  </si>
+  <si>
+    <t>Shapiro, C. J., Kilburn, J., &amp; Hardin, J. W. (2014b). Prevention of behavior problems in a selected population: Stepping Stones Triple P for parents of young children with disabilities. Research in Developmental Disabilities, 35(11), 2958–2975. (Study Two)</t>
+  </si>
+  <si>
+    <t>WWHV014291</t>
+  </si>
+  <si>
+    <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
+  </si>
+  <si>
+    <t>WWHV014295</t>
+  </si>
+  <si>
+    <t>Shaw, D. S., Dishion, T. J., Supplee, L., Gardner, F., &amp; Arnds, K.  (2006). Randomized trial of a family-centered  approach to the prevention of early conduct problems: 2-year effects of the  family check-up in early childhood. Journal of Consulting and Clinical  Psychology, 74(1), 1–9.</t>
+  </si>
+  <si>
+    <t>WWHV058224</t>
+  </si>
+  <si>
+    <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
+  </si>
+  <si>
+    <t>WWHV035513</t>
+  </si>
+  <si>
+    <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
+  </si>
+  <si>
+    <t>WWHV095826</t>
+  </si>
+  <si>
+    <t>Thorpe, D., Silver, J., Perrone, L., DeSantis, N., Dash, A., Rodriguez, M., ... &amp; Bernard, K. (2022). Ecological predictors of parental beliefs about infant crying in a randomized clinical trial of ABC.  Journal of Clinical Child &amp; Adolescent Psychology, 51(5), 780-795. https://doi.org/10.1080/15374416.2021.1916939</t>
+  </si>
+  <si>
+    <t>WWHV069759</t>
+  </si>
+  <si>
+    <t>Van Zeijl, J., Mesman, J., Van IJzendoorn, M. H., Bakermans-Kranenburg, M. J., Juffer, F., Stolk, M. N., . . . Alink, L. R. (2006). Attachment-based intervention for enhancing sensitive discipline in mothers of 1-to 3-year-old children at risk for externalizing behavior problems: A randomized controlled trial. Journal of Consulting and Clinical Psychology, 74(6), 994–1005.</t>
+  </si>
+  <si>
+    <t>WWHV058031</t>
+  </si>
+  <si>
+    <t>Vogel, C. A., Xue, Y., Moiduddin, E. M., Kisker, E. E., &amp; Carlson, B. L. (2010). Early Head Start children in grade 5: Long-term follow-up of the Early Head Start research and evaluation study sample (OPRE Report #2011-8). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/grade5.pdf</t>
+  </si>
+  <si>
+    <t>WWHV014525</t>
+  </si>
+  <si>
+    <t>Wagner, M., Cameto, R., &amp; Gerlach-Downie, S. (1996). Intervention in support of adolescent parents and their children: A final report on the Teen Parents as Teachers Demonstration. Menlo Park, CA: SRI International.</t>
+  </si>
+  <si>
+    <t>WWHV014526</t>
+  </si>
+  <si>
+    <t>Wagner, M., Clayton, S., Gerlach-Downie, S., &amp; McElroy, M. (1999). An evaluation of the northern California Parents as Teachers demonstration. Menlo Park, CA: SRI International.</t>
+  </si>
+  <si>
+    <t>WWHV014653</t>
+  </si>
+  <si>
+    <t>Wagner, M., &amp; Spiker, D. (2001). Experiences and outcomes for children and families: Multisite Parents as Teachers evaluation. Menlo Park, CA: SRI International. http://www.sri.com/policy/cehs/publications/humanpub/patfinal.pdf.</t>
+  </si>
+  <si>
+    <t>WWHV004065</t>
+  </si>
+  <si>
+    <t>Walkup, J. T., Barlow, A., Mullany, B. C., Pan, W., Goklish, N., Hasting, R., Cowboy, B., Fields, P., Baker, E. V., Speakman, K., Ginsburg, G., Reid, R. (2009). Randomized controlled trial of a paraprofessional-delivered in-home intervention for young reservation-based American Indian mothers. Journal of the American Academy of Child &amp; Adolescent Psychiatry, 48(6), 591-601.</t>
   </si>
   <si>
     <t>Moderate</t>
   </si>
   <si>
-    <t>WWHV029496</t>
-[...640 lines deleted...]
-  <si>
     <t>WWHV029202</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Rissel, C., &amp; Flood, V. M. (2011). Effectiveness of an early intervention on infant feeding practices and "tummy time": A randomized controlled trial. Archives of Pediatrics &amp; Adolescent Medicine, 165(8), 701-707.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Healthy Beginnings</t>
   </si>
   <si>
     <t>WWHV035842</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Rissel, C., Wardle, K., &amp; Flood, V. M. (2012). Effectiveness of home based early intervention on children's BMI at age 2: Randomised controlled trial. BMJ, 344, e3732. https://doi.org/10.1136/bmj.e3732</t>
   </si>
   <si>
     <t>WWHV047891</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Xu, H., Hayes, A. J., Hardy, L. L., Williams, M., &amp; Rissel, C. (2015). Sustainability of effects of an early childhood obesity prevention trial over time: A further 3-year follow-up of the Healthy Beginnings trial. JAMA Pediatrics, 169(6), 543–551. https://doi:10.1001/jamapediatrics.2015.0258</t>
   </si>
   <si>
     <t>WWHV070280</t>
   </si>
   <si>
     <t>Yarger, H. A. (2018). Investigating longitudinal pathways to dysregulation: The role of anomalous parenting behavior (Publication No. 2130944494) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV073809</t>
   </si>
   <si>
     <t>Yarger, H. A., Bernard, K., Caron, E., Wallin, A., &amp; Dozier, M. (2019). Enhancing Parenting Quality for Young Children Adopted Internationally: Results of a Randomized Controlled Trial. Journal of Clinical Child &amp; Adolescent Psychology, 49(3), 378–390. https://doi.org/10.1080/15374416.2018.1547972</t>
   </si>
@@ -785,52 +698,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1097,1843 +1013,1446 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="615.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="131.968" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
-[...12 lines deleted...]
-      <c r="E3">
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
-[...3 lines deleted...]
-      <c r="B4" t="s">
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E57" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E73" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E74" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C77" s="1"/>
+      <c r="D77" s="1"/>
+      <c r="E77" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C78" s="1"/>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C79" s="1"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C80" s="1"/>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C82" s="1"/>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C83" s="1"/>
+      <c r="D83" s="1"/>
+      <c r="E83" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C84" s="1"/>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C85" s="1"/>
+      <c r="D85" s="1"/>
+      <c r="E85" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C86" s="1"/>
+      <c r="D86" s="1"/>
+      <c r="E86" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C87" s="1"/>
+      <c r="D87" s="1"/>
+      <c r="E87" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C88" s="1"/>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C89" s="1"/>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C90" s="1"/>
+      <c r="D90" s="1"/>
+      <c r="E90" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C91" s="1"/>
+      <c r="D91" s="1"/>
+      <c r="E91" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C92" s="1"/>
+      <c r="D92" s="1"/>
+      <c r="E92" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C93" s="1"/>
+      <c r="D93" s="1"/>
+      <c r="E93" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C94" s="1"/>
+      <c r="D94" s="1"/>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C95" s="1"/>
+      <c r="D95" s="1"/>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C96" s="1"/>
+      <c r="D96" s="1"/>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C97" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...464 lines deleted...]
-      <c r="E31">
+      <c r="D97" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="E97" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C98" s="1"/>
+      <c r="D98" s="1"/>
+      <c r="E98" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C99" s="1"/>
+      <c r="D99" s="1"/>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C100" s="1"/>
+      <c r="D100" s="1"/>
+      <c r="E100" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
-[...935 lines deleted...]
-      <c r="A87" t="s">
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="B87" t="s">
+      <c r="B101" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="C87" t="s">
-[...10 lines deleted...]
-      <c r="A88" t="s">
+      <c r="C101" s="1"/>
+      <c r="D101" s="1"/>
+      <c r="E101" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="B88" t="s">
+      <c r="B102" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="C88" t="s">
-[...10 lines deleted...]
-      <c r="A89" t="s">
+      <c r="C102" s="1"/>
+      <c r="D102" s="1"/>
+      <c r="E102" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="B89" t="s">
+      <c r="B103" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="C89" t="s">
-[...10 lines deleted...]
-      <c r="A90" t="s">
+      <c r="C103" s="1"/>
+      <c r="D103" s="1"/>
+      <c r="E103" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="B90" t="s">
+      <c r="B104" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="C90" t="s">
-[...243 lines deleted...]
-      <c r="E104">
+      <c r="C104" s="1"/>
+      <c r="D104" s="1"/>
+      <c r="E104" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>