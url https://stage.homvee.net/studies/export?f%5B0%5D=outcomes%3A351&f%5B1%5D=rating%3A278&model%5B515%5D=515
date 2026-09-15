--- v0 (2026-07-24)
+++ v1 (2026-09-15)
@@ -12,131 +12,146 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV027975</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Krysik,  J. (2011). Randomized trial of the Healthy Families Arizona home visiting  program. Children and Youth Services Review, 33(10), 1761–1766.</t>
   </si>
   <si>
+    <t>Healthy Families America (HFA)®</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV065647</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Lopez, D. (2020). A randomized controlled trial of healthy families: 6-month and 1-year follow-up. Prevention science, 21(1), 25-35. https://doi:10.1007/s11121-018-0931-4</t>
   </si>
   <si>
     <t>WWHV003466</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C., Schochet, P., Brooks-Gunn, J., Boller,  K., et al. (2001). Building their  futures: How Early Head Start programs are enhancing the lives of infants and  toddlers in low-income families. Summary report. Report to Commissioner’s  Office of Research and Evaluation, Head Start Bureau, Administration on  Children, Youth and Families, and Department of Health and Human Services.  Princeton, NJ: Mathematica Policy Research.</t>
   </si>
   <si>
+    <t>Early Head Start—Home-based option</t>
+  </si>
+  <si>
     <t>WWHV003856</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C. M., Schochet, P. Z., Brooks-Gunn, J., Paulsell, D., et al. (2002). Making a difference in the lives of infants and toddlers and their families: The impacts of Early Head Start. Volumes I-III: Final technical report [and] appendixes [and] local contributions to understanding the programs and their impacts. Washington, DC: U.S. Department of Health and Human Services, Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV014527</t>
   </si>
   <si>
     <t>Lowell, D. I., Carter, A. S., Godoy, L., Paulicin, B., &amp; Briggs‐Gowan, M. J. (2011). A randomized controlled trial of Child FIRST: A comprehensive home‐based intervention translating research into early childhood practice. Child development, 82(1), 193-208.</t>
   </si>
   <si>
+    <t>Child First</t>
+  </si>
+  <si>
     <t>WWHV065542</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., Dietrich, M. S., &amp; Riggs, A. (2018). The efficacy of using peer mentors to improve maternal and infant health outcomes in Hispanic families: Findings from a randomized clinical trial. Maternal &amp; Child Health Journal, 22(1), 92-104. https://doi.org/10.1007/s10995-018-2532-z</t>
   </si>
   <si>
+    <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
+  </si>
+  <si>
     <t>WWHV094349</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (unpublished manuscript). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: Findings from a randomized clinical trial.</t>
   </si>
   <si>
-    <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV045798</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at twelve months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
+    <t>Preparing for Life—Home Visiting</t>
+  </si>
+  <si>
     <t>WWHV045800</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at twenty-four months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV027968</t>
   </si>
   <si>
     <t>Silovsky, J. F., Bard, D., Chaffin, M., Hecht, D., Burris, L., Owora, A., Beasley, L., Doughty, D., &amp; Lutzker, J. (2011). Prevention of child maltreatment in high-risk rural families: A randomized clinical trial with child welfare outcomes. Children and Youth Services Review, 33(8), 1435–1444. https://doi.org/10.1016/j.childyouth.2011.04.023</t>
+  </si>
+  <si>
+    <t>SafeCare®</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -482,173 +497,209 @@
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B3" s="1" t="s">
-[...3 lines deleted...]
-      <c r="D3" s="1"/>
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="D5" s="1"/>
+        <v>15</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>17</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>20</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E7" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E8" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>25</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E9" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E10" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>30</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>