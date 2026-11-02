--- v0 (2026-06-20)
+++ v1 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="264">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="266">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014570</t>
   </si>
   <si>
     <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2004). Best Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Technical report. Report to the Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
@@ -462,50 +462,59 @@
   <si>
     <t>WWHV027973</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2012). The effects of a responsive parenting intervention on parent-child interactions during shared book reading. Developmental Psychology, 48(4), 969–986.</t>
   </si>
   <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV027975</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Krysik,  J. (2011). Randomized trial of the Healthy Families Arizona home visiting  program. Children and Youth Services Review, 33(10), 1761–1766.</t>
   </si>
   <si>
     <t>WWHV065647</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Lopez, D. (2020). A randomized controlled trial of healthy families: 6-month and 1-year follow-up. Prevention science, 21(1), 25-35. https://doi:10.1007/s11121-018-0931-4</t>
   </si>
   <si>
+    <t>WWHV095820</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., Nisbet, K. M., &amp; Schmidt, M. C. (2024). Randomized controlled trial of the parents as teacher home visiting program: Outcomes of the intervention on families at six month follow-up. Children and Youth Services Review. 165, 107875. https://doi.org/10.1016/j.childyouth.2024.107875</t>
+  </si>
+  <si>
+    <t>Parents as Teachers (PAT)®</t>
+  </si>
+  <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV081065</t>
   </si>
   <si>
     <t>Lind, T. (2017). Intervening to enhance emotion regulation: Early childhood adversity, parent-child mutual positive affect, and later child regulation capabilities (Publication No. 1972774602) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV080988</t>
   </si>
   <si>
     <t>Lind, T., Bernard, K., Yarger, H. A., &amp; Dozier, M. (2020). Promoting compliance in children referred to child protective services: A randomized clinical trial. Child Development, 91(2), 563–576. https://doi.org/10.1111/cdev.13207</t>
   </si>
   <si>
     <t>WWHV080884</t>
   </si>
   <si>
     <t>Lind, T., Raby, K. L., Caron, E. B., Roben, C. K., &amp; Dozier, M. (2017). Enhancing executive functioning among toddlers in foster care with an attachment-based intervention. Development and Psychopathology, 29(2), 575-586. https://doi.org/10.1017/s0954579417000190 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
     <t>Attachment and Biobehavioral Catch-Up–Early Childhood (ABC-Early Childhood)</t>
@@ -640,53 +649,50 @@
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV095915</t>
   </si>
   <si>
     <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
     <t>WWHV058030</t>
   </si>
   <si>
     <t>Pfannenstiel, J. (2015). Evaluation of the i3 validation of improving education outcomes for American Indian children. Unpublished manuscript. Overland Park, KS: Research &amp; Training Associates, Inc.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Parents as Teachers (PAT)®</t>
   </si>
   <si>
     <t>WWHV045799</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention. Assessing the impact of Preparing For Life at eighteen months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV059089</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 1: Randomized controlled trial]. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045798</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at twelve months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045800</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at twenty-four months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
@@ -1155,54 +1161,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E119"/>
+  <dimension ref="A1:E120"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E119"/>
+      <selection activeCell="A1" sqref="A1:E120"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -2283,550 +2289,550 @@
     <row r="65" spans="1:5">
       <c r="A65" s="1" t="s">
         <v>147</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="1" t="s">
         <v>149</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>59</v>
+        <v>151</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E66" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E67" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E69" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="1" t="s">
         <v>158</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>159</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>59</v>
+        <v>160</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E70" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>7</v>
+        <v>59</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E71" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E72" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>59</v>
+        <v>7</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E73" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>7</v>
+        <v>59</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E74" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>59</v>
+        <v>7</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>91</v>
+        <v>59</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>59</v>
+        <v>91</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E82" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E83" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>91</v>
+        <v>59</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>31</v>
+        <v>91</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E89" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>88</v>
+        <v>31</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E90" s="1">
-        <v>2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E91" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E92" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>206</v>
+        <v>88</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E93" s="1">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="1" t="s">
         <v>207</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>208</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>209</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E94" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="1" t="s">
         <v>210</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>211</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>31</v>
+        <v>151</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E95" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E96" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>215</v>
@@ -2844,396 +2850,413 @@
     <row r="98" spans="1:5">
       <c r="A98" s="1" t="s">
         <v>216</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E98" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>219</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>220</v>
+        <v>31</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E99" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B100" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="B100" s="1" t="s">
+      <c r="C100" s="1" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B101" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="B101" s="1" t="s">
+      <c r="C101" s="1" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="1" t="s">
         <v>226</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>227</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>88</v>
+        <v>59</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E102" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="1" t="s">
         <v>228</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>229</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E103" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>31</v>
+        <v>88</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E104" s="1">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="1" t="s">
         <v>232</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>233</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>209</v>
+        <v>31</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E105" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="1" t="s">
         <v>234</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>235</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>209</v>
+        <v>151</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>209</v>
+        <v>151</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>239</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>240</v>
+        <v>151</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B109" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="B109" s="1" t="s">
+      <c r="C109" s="1" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="1" t="s">
         <v>243</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>244</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E110" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="1" t="s">
         <v>245</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>246</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E111" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="B112" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="B112" s="1" t="s">
+      <c r="C112" s="1" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="1" t="s">
         <v>250</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>251</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>253</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>255</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>11</v>
+        <v>249</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="1" t="s">
         <v>256</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>257</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="1" t="s">
         <v>258</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>259</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>261</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="1" t="s">
         <v>262</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>263</v>
       </c>
       <c r="C119" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E119" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C120" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D119" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E119" s="1">
+      <c r="D120" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E120" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>