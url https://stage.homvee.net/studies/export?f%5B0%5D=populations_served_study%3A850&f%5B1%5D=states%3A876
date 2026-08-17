--- v0 (2026-05-03)
+++ v1 (2026-08-17)
@@ -72,51 +72,51 @@
   <si>
     <t>Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV095268</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095269</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095915</t>
   </si>
   <si>
-    <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
+    <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
     <t>WWHV035512</t>
   </si>
   <si>
     <t>Schwarz, D. F., O’Sullivan, A. L., Guinn, J., Mautone, J. A., Carlson, E. C., Zhao, H., Zhang, X., Esposito, T. L., Askew, M., &amp; Radcliffe, J. (2012). Promoting early intervention referral through a randomized controlled home-visiting program. Journal of Early Intervention, 34(1), 20–39</t>
   </si>
   <si>
     <t>MOM Program</t>
   </si>
   <si>
     <t>Moderate</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -126,52 +126,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -438,211 +441,202 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D4" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D5" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D6" t="s">
+      <c r="D6" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
+      <c r="D7" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E7">
+      <c r="E7" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
+      <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="E8">
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>